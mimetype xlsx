--- v1 (2026-03-10)
+++ v2 (2026-04-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="537" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="869" uniqueCount="432">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -186,50 +186,65 @@
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2000/indicacao_verbal_n_014.2026_-_bueiro_na_rua_wanderlino_teixeira_leite_no_sao_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO UM ESTUDO TÉCNICO VISANDO À CONSTRUÇÃO DE UM BUEIRO NA RUA WANDERLINO TEIXEIRA LEITE, PRÓXIMO AO NÚMERO 377, NO BAIRRO SÃO BENEDITO, EM QUATIS.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao__faixa__avenida.pdf</t>
   </si>
   <si>
     <t>INDICA       AO    EXECUTIVO         MUNICIPAL   E A SECRETARIA COMPETENTE A RENOVAÇÃO DE  PINTURA DE UMA FAIXA DE PEDESTRE , NA AVENIDA EUCLIDES ALVES GUIMARÃES COTIA, EM FRENTE AO NÚMERO 10,  NO BAIRRO  CENTRO, EM  QUATIS-R.J.</t>
   </si>
   <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Cabeludo</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2086/pdf_indicacao_verbal_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A CONTRUÇÃO DE UM BUEIRO NA RUA GENÉSIO LEITE, PRÓXIMO AO NÚMERO 362, NO BAIRRO NOSSA SENHORA DO ROSÁRIO.</t>
+  </si>
+  <si>
     <t>2005</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2005/indicacao_verbal_017-2026_-_instalacao_de_grade_coletora_de_agua_pluvial.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE GRADE COLETORA DE ÁGUA PLUVIAL E O DESENTUPIMENTO DE BUEIRO NO BAIRRO POLASTRI.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao___buracon_boa_vissta.pdf</t>
   </si>
   <si>
     <t>INDICA   AO EXECUTIVO MUNICIPAL  E A SECRETARIA  COMPETENTE A REALIZAÇÃO DE SERVIÇO DENOMINADO TAPA-BURACOS NA RUA BELA VISTA NO BAIRRO BOA VISTA, EM QUATIS-RJ</t>
   </si>
   <si>
     <t>2006</t>
@@ -379,50 +394,74 @@
     <t>INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA DOS BUEIROS NA RUA DONA SIRENE, PRÓXIMO AOS NÚMEROS 251 E 248</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2049/04._indicacao_verbal_36.26_-_10.02.26_-_aplicacao_da_lei_federal_13.935.2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A APLICAÇÃO DA LEI FEDERAL Nº 13.935/2019 NAS UNIDADES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2050/05._indicacao_verbal_37.26_-_10.02.26_-_contencao_no_parque_infantil_na_cidade.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ESTRUTURA DE PROTEÇÃO NO PARQUINHO INFANTIL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2057</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2057/06._indicacao_verbal_38.26_-_10.02.26_-_plano_de_enfrentamento_ao_calor.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A ELABORAÇÃO DE UM PLANO MUNICIPAL DE ENFRENTAMENTO ÀS ONDAS DE CALOR.</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2087/indicacao_verbal_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A CONTRUÇÃO DE UMA PRACINHA NO BAIRRO ALTO PARAÍSO CONTEMPLANDO PARQUINHO PARA CRIANÇAS E ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao_verbal_041-2026_-_termino_do_asfaltamento_da_rua_23_no_bairro_bondarovsky.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O TÉRMINO DO ASFALTAMENTO NA RUA 23, NO BAIRRO BONDAROVSKY.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao_verbal_042-2026_-_expansao_da_rede_de_abastecimento_de_agua_na_rotatoria_da_rua_23_localizada_no_bairro_bondarovsky..pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A EXPANSÃO DA REDE DE ÁGUA, NO BAIRRO BONDAROVSKY.</t>
   </si>
@@ -599,50 +638,413 @@
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao_verbal_063-2026_-_realizacao_de_manutencao_na_estrada_rural_do_laticinio_primavera..pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE MANUTENÇÃO NA ESTRADA RURAL DO LATICÍNIO PRIMAVERA.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao__limpeza__calcada_polastri.pdf</t>
   </si>
   <si>
     <t>INDICA       AO    EXECUTIVO         MUNICIPAL   E A SECRETARIA COMPETENTE A LIMPEZA DA CALÇADA EM FRENTE A CASA DE NÚMERO 35, NO BAIRRO JARDIM POLASTRI, EM  QUATIS-R.J.</t>
   </si>
   <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_verbal_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ILUMINAÇÃO DA RJ 159, NO TRECHO QUE VAI DA PONTE DE FERRO QUE LIGA QUATIS/PORTO REAL ATÉ A PONTE QUE LIGA QUATIS/FLORIANO.</t>
+  </si>
+  <si>
+    <t>2073</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2073/indicacao_verbal_071-2026_-_realizacao_de_manutencao_na_estrada_rural_de_santana.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A MANUTENÇÃO DA ESTRADA RURAL E COLOCAÇÃO DE MANILHAS EM SANTANA.</t>
+  </si>
+  <si>
+    <t>2074</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2074/indicacao_verbal_076-2026_-_vistoria_tecnica_no_posto_de_saude_do_bairro_mirandopolis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA UMA VISTORIA TÉCNICA NO POSTO DE SAÚDE DO BAIRRO MIRANDÓPOLIS.</t>
+  </si>
+  <si>
+    <t>2058</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2058/07._indicacao_verbal_78.26_-_26.02.26_-_programa_geracao_do_amanha.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE AUTORIZAÇÃO PROVISÓRIA PARA UTILIZAÇÃO DO TRANSPORTE UNIVERSITÁRIO DO PROGRAMA GERAÇÃO DO AMANHÃ DURANTE O PERÍODO DE ANÁLISE DAS FICHAS.</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2059/08._indicacao_verbal_79.26_-_03.03.26_-_fluxograma_de_atendimento_a_lei_1357.25.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A ELABORAÇÃO E PUBLICAÇÃO DO FLUXOGRAMA DE ATENDIMENTO REFERENTE À LEI MUNICIPAL Nº 1.357/2025, QUE DISPÕE SOBRE O COLAR DE IDENTIFICAÇÃO DE DOENÇAS NÃO VISÍVEIS.</t>
+  </si>
+  <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2060/09._indicacao_verbal_80.26_-_05.03.26_-_curso_de_qualificacao_para_identificacao_de_violencia_contra_crianca_e_adolescente.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE CURSO DE QUALIFICAÇÃO PARA IDENTIFICAÇÃO DE CASOS DE ABUSO E VIOLÊNCIA CONTRA CRIANÇAS E ADOLESCENTES.</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2089/indicacao_verbal_087-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE CÂMERAS SEGURANÇA E MANUTENÇÃO DOS REFLETORES DO GINÁSIO POLIESPORTIVO, NO BAIRRO NOSSA SENHORA DO ROSÁRIO.</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2067/10._indicacao_verbal_90.26_-_10.03.26_-_manutencao_na_em_maria_helena_rafael_de_elias.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE MANUTENÇÃO E MELHORIAS NA ESCOLA MUNICIPAL MARIA HELENA RAFAEL DE ELIAS.</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2090/indicacao_verbal_092-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A ROÇADA E LIMPEZA DA PRACINHA ONDE ESTÁ LOCALIZADO O PARQUINHO, PRÓXIMO AO RESTAURANTE LOIRA GELADA, EM JOAQUIM LEITE.</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2091/indicacao_verbal_096-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A ROÇADA NA RJ – 159, NO TRECHO DA ESTRADA FLORIANO – QUATIS.</t>
+  </si>
+  <si>
+    <t>2061</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2061/11._indicacao_verbal_98.26_-_10.03.26_-_manutencao_no_caps.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO NO CENTRO DE ATENÇÃO PSICOSSOCIAL – CAPS DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2062/12._indicacao_verbal_100.26_-_10.03.26_-_redutor_de_velocidade_na_rua_victor_marcondes_sampaio..pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE SINALIZAÇÃO E REDUTOR DE VELOCIDADE NA RUA VEREADOR VICTOR MARCONDES SAMPAIO.</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2063/14._indicacao_verbal_101.26_-_10.03.26_-_adicional_de_servidores_publicos.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A PRESTAÇÃO DE INFORMAÇÕES SOBRE GRATIFICAÇÕES E ADICIONAIS DOS SERVIDORES MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2064/15._indicacao_verbal_102.26_-_10.03.26_-_padronizacao_de_calcadas_publicas.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLEMENTAÇÃO DE AÇÕES DE VALORIZAÇÃO E MELHORIA DAS CALÇADAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2065/16._indicacao_verbal_103.26_-_12.03.26_-_monitor_no_transporte_escolar_da_zona_rural.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A INCLUSÃO DE MONITOR NO TRANSPORTE ESCOLAR DA ZONA RURAL</t>
+  </si>
+  <si>
+    <t>2066</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2066/13._indicacao_verbal_114.26_-_10.03.26_-_pratica_de_mil_grau_em_quatis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE ESPAÇO OU EVENTO ORGANIZADO PARA A PRÁTICA DE MIL GRAU NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2075</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2075/indicacao_verbal_116-2026_-_reparo_de_em_buraco_existente_em_frente_a_casa_numero_697_no_lava-pes..pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O REPARO EM UM BURACO EXISTENTE NA RUA JAIME CAETANO DE OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>2076</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO A LIMPEZA E PODA DA VEGETAÇÃO NA REDE ELÉTRICA, NA RUA JAIME CAETANO DE OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>2077</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2077/indicacao_verbal_118-2026_-_limpeza_na_praca_dr_djair_machado_gomes.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A LIMPEZA E ROÇADA NA PRAÇA DOUTOR DJAIR MACHADO GOMES, NO BAIRRO JARDIM POLASTRI.</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2078/indicacao_verbal_119-2026_-_instalacao_de_parquinho_inclusivo_na_praca.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A INSTALAÇÃO DE PARQUINHO INCLUSIVO NA PRAÇA DOUTOR DJAIR MACHADO GOMES, NO BAIRRO JARDIM POLASTRI.</t>
+  </si>
+  <si>
+    <t>2079</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2079/indicacao_verbal_136-2026_-_instalacao_de_grade_de_protecao_bem_como_a_concretagem_da_calcada_na_rua_carlos_haasis_no_bairro_jardim_polastri.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADA GRADE DE PROTEÇÃO E CONCRETAGEM DA CALÇADA NA RUA CARLOS HAASIS, JARDIM POLASTRI.</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2092/indicacao_verbal_137-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DA ESTRADA QUE VAI DE QUATIS AO QUILOMBO DE SANTANA, PRINCIPALMENTO NO TRECHO QUE DÁ ACESSO À SANTANA DO MEIO.</t>
+  </si>
+  <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2093/indicacao_verbal_138-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DA ESTRADA QUE VAI DO QUILOMBO DE SANTANA À SÃO JOAQUIM PRINCIPALMENTO NO TRECHO QUE VAI ATÉ O SÍTIO DO “ZÉ REZA”.</t>
+  </si>
+  <si>
+    <t>2068</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2068/17._indicacao_verbal_147.26_-_19.03.26_-_indica_ao_executivo_municipal_a_verificacao_e_adocao_de_providencias_em_relacao_a_falta_de_abastecimento_de_agua_no_bairro_alto_paraiso..pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A VERIFICAÇÃO E ADOÇÃO DE PROVIDÊNCIAS EM RELAÇÃO À FALTA DE ABASTECIMENTO DE ÁGUA NO BAIRRO ALTO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>2069</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE SISTEMA DIGITAL DE INSCRIÇÃO E REVISÃO DOS PROCEDIMENTOS DOCUMENTAIS DO PROGRAMA GERAÇÃO DO AMANHÃ (LEI MUNICIPAL Nº 1.075/2019).</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2070/19._indicacao_verbal_149.26_-_26.03.26_-_construcao_dos_banheiros_publicos_conforme_emenda_parlamentar..pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA DR. TEIXEIRA BRANDÃO.</t>
+  </si>
+  <si>
+    <t>2071</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2071/20._indicacao_verbal_150.26_-_26.03.26_-_indica_ao_executivo_municipal_a_realizacao_de_acoes_de_detetizacao_e_controle_sanitario_nas_unidades_escolares_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE AÇÕES DE DETETIZAÇÃO E CONTROLE SANITÁRIO NAS UNIDADES ESCOLARES DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2080/indicacao_verbal_153-2026_-_troca_do_local_de_embarque_e_desembarque.pdf</t>
+  </si>
+  <si>
+    <t>2081</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2081/indicacao_verbal_154-2026_-_reforma_da_fachada_da_escola_maria_helena.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL E À SECRETARIA COMPETENTE A REFORMA DA FACHADA DA ESCOLA MUNICIPAL MARIA HELENA RAFAEL DE ELIAS.</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2082/indicacao_verbal_155-2026_-realizacao_de_reforma_da_calcada_no_trecho_compreendido_entre_a_esquina_da_rua_elomir_nogueira_ate_a_pizzaria_ki_delicia.pdf</t>
+  </si>
+  <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2083/indicacao_verbal_156-2026_-_construcao_de_calcada_com_rebaixamento_e_acessibilidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE CALÇADA COM REBAIXAMENTO PARA ACESSIBILIDADE NA AVENIDA EUCLIDES ALVES GUIMARÃES COTIA, NO TRECHO COMPREENDIDO ENTRE A ESQUINA DA RUA DO CASTELINHO ATÉ A ÁREA DA OBRA DO HOSPITAL.</t>
+  </si>
+  <si>
     <t>2016</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2016/mocao_de_congratulacao_n_001.2026_-_paulo_roberto_gomes_sant_anna_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE CONGRATULAÇÃO AO SENHOR PAULO ROBERTO GOMES SANT ANNA.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2017/mocao_de_congratulacao_n_002.2026_-_patrulha_do_humor_-_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE CONGRATULAÇÃO À PATRULHA DO HUMOR.</t>
@@ -659,51 +1061,51 @@
   <si>
     <t>REQUER QUE SEJA CONCEDIDA A MOÇÃO DE CONGRATULAÇÃO “ROSA IDALINA NUNES DE MACEDO” À SENHORA RACHEL REZENDE XAVIER.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2026/mocao_rosa_idalina_n_006.2026_-_noeli_paulino_-_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA A MOÇÃO DE CONGRATULAÇÃO "ROSA IDALINA NUNES DE MACEDO” À SENHORA NOELI PAULINO.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alex D'Elias, Cabeludo, Leandro Sant'Anna, Marcela, Rogerio Eletricista, Udson Bombom</t>
   </si>
   <si>
-    <t>http://sapl.quatis.rj.leg.br/media/</t>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2051/projeto_de_resolucao__no_01-2026_assinado.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA PERMANENTE CÂMARA SOCIAL DE QUALIFICAÇÃO PROFISSIONAL NO ÂMBITO DA CÂMARA MUNICIPAL DE QUATIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO CHEFE DO EXECUTIVO MUNICIPAL, ALUÍSIO MAX ALVES D'ELIAS, REFERENTE AO EXERCÍCIO DE 2024</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
@@ -806,81 +1208,147 @@
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1995/projeto_de_lei_no_11-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE QUATIS, DIRETRIZES PARA A CONVERSÃO FACULTATIVA DE MULTAS DE TRÂNSITO DE NATUREZA LEVE, DE COMPETÊNCIA MUNICIPAL, EM DOAÇÃO VOLUNTÁRIA DE SANGUE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Marcela</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_12-2026.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A INSTITUIR A POLÍTICA MUNICIPAL DE DIGNIDADE MENSTRUAL, ESTABELECE SUAS DIRETRIZES GERAIS NO ÂMBITO DO MUNICÍPIO DE QUATIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2043/projeto_de_lei_no_13-2026.pdf</t>
+  </si>
+  <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO " PROGRAMA DIGNIDADE AOS SERVIDORES INATIVOS E PENSIONISTAS" E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>2044</t>
-[...2 lines deleted...]
-    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2044/projeto_de_lei_no_014-2026.pdf</t>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2052/projeto_de_lei_no_14-2026.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS AGENTES PÚBLICOS, SEVIDORES PÚBLICOS E SUBSÍDIOS DOS AGENTES POLÍTICOS, DO MUNICÍPIO DE QUATIS PARA O ANO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2045/projeto_de_lei_no_15.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO-TRANSPORTE AOS SERVIDORES DO PODER EXECUTIVO DO MUNICÍPIO DE QUATIS-RJ E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
+    <t>2053</t>
+  </si>
+  <si>
+    <t>Mesa Executiva - ME</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2053/projeto_de_lei_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE QUATIS PARA O ANO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
+    <t>2054</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2054/projeto_de_lei_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO PARA O ANO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
+    <t>2055</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2055/projeto_de_lei_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>" DISPÕE SOBRE A APROVAÇÃO DO PLANO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE QUATIS-RJ PARA O PERÍODO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS "</t>
+  </si>
+  <si>
+    <t>2056</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_de_lei_no_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>"PROCEDE À REVISÃO DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PARA O ANO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2094/projeto_de_lei_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a ampliação do funcionamento da Farmácia Municipal.”</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2095/projeto_de_lei_no_21-2026__ldo__removed_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_lei_no_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO A INSTITUIR PROGRAMA MUNICIPAL DE TRATAMENTO DA OBESIDADE, COM POSSIBILIDADE DE UTILIZAÇÃO DE MEDICAMENTOS INJETÁVEIS, NO ÂMBITO DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE QUATIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
     <t>2001</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mesa Executiva - ME</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REFORMA NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE QUATIS, ESTABELECE AS DIRETRIZES, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1187,67 +1655,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2002/indicacao_nominal_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_verbal_n_004.2026_-_quebra-molas_na_rua_elomir_nogueira_da_silva_n458_mirandopolis_removed.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_verbal_n_005.2026_-_tapa-buracos_na_avenida_roberto_silveira_proximo_a_arte_moveis_removed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2019/indicacao__rocada_bairro_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao__bueiro_entupido.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2021/indicacao___buracona_av_euclides_a.g.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_verbal_010-2026_-_reforma_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_verbal_011-2026_-_tapa_buraco_antonio_polastri.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_verbal_n_013.2026_-_limpeza_e_iluminacao_da_ponte_de_ferro_quatis_x_prl.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2000/indicacao_verbal_n_014.2026_-_bueiro_na_rua_wanderlino_teixeira_leite_no_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao__faixa__avenida.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2005/indicacao_verbal_017-2026_-_instalacao_de_grade_coletora_de_agua_pluvial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao___buracon_boa_vissta.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2006/indicacao_verbal_019-2026_-_instalacao_de_luminarias_em_tres_postes_localizados_na_rotatoria_da_rua_23_no_bairro_bondarovsky..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao_verbal_020-2026_realizacao_de_vistoria_com_a_finalidade_de_substituir_lampadas_queimadas_no_distrito_de_sao_joaquim..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_verbal_021-2026_-_reforma_da_quadra_esportiva_do_bairro_polastri..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_verbal_022-2026_-_rocada_da_pracinha_localizada_no_bairro_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao__lampada__capitao_alviim_fonsseca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao__lampada__maria__retificada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao__poda_de_arvores_praca_exp..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_verbal_n_031.2026_-_mutirao_de_limpeza_em_quatis_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2034/indicacao__lampada__alfredo94.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2046/01._indicacao_verbal_33.26_-_03.02.26_-_sistema_de_juventude.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2047/02._indicacao_verbal_34.26_-_05.02.26_-_limpeza_no_ribeirao_dos_quatis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2048/03._indicacao_verbal_35.26_-_05.02.26_-_limpeza_de_bueiros_na_rua_dona_sirene.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2049/04._indicacao_verbal_36.26_-_10.02.26_-_aplicacao_da_lei_federal_13.935.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2050/05._indicacao_verbal_37.26_-_10.02.26_-_contencao_no_parque_infantil_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao_verbal_041-2026_-_termino_do_asfaltamento_da_rua_23_no_bairro_bondarovsky.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao_verbal_042-2026_-_expansao_da_rede_de_abastecimento_de_agua_na_rotatoria_da_rua_23_localizada_no_bairro_bondarovsky..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_verbal_n_043.2026_-_desentupimento_na_rua_desembargador_acacio_aragao_polastri.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2035/indicacao___tapa_bur.rua_be._coreto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2036/indicacao__lampada__elomir_nogueira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2037/indicacao__poda_de_arvore_n19m_jdindep..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2038/indicacao__nominal_retiificada.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao_verbal_n_050.2026_-_reparo_nos_pontos_de_onibus_da_cidade_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao_verbal_n_051.2026_-_rocada_e_limpeza_na_avenida_roberto_silveira_barrinha_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2039/indicacao_placas__cruzamento_da_elomir.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2040/indicacao__poda_polastri_544_corrigida_i.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2041/indicacao__poda_de_arvore_n._211.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_verbal_059-2026_-_corrida_em_alusao_ao_dia_mundial_de_conscientizacao_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_verbal_060-2026_-_reforma_da_quadra_do_distrito_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2024/indicacao_verbal_061-2026_-_rocada_no_cemiterio_municipal..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao_verbal_n_062.2026_-_poda_dos_bambuzeiros_na_avenida_roberto_silveira_em_frente_ao_appaloosa_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao_verbal_063-2026_-_realizacao_de_manutencao_na_estrada_rural_do_laticinio_primavera..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao__limpeza__calcada_polastri.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2016/mocao_de_congratulacao_n_001.2026_-_paulo_roberto_gomes_sant_anna_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2017/mocao_de_congratulacao_n_002.2026_-_patrulha_do_humor_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2018/mocao_rosa_idalina_rachel_rezende_xavier_003-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2026/mocao_rosa_idalina_n_006.2026_-_noeli_paulino_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1985/projeto_de_lei__no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1986/projeto_de_lei_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1987/projeto_de_lei_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1988/projeto_de_lei_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1989/projeto_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1990/projeto_de_lei_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1991/projeto_de_lei_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1992/projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1993/projeto_de_lei_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1994/projeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1995/projeto_de_lei_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2044/projeto_de_lei_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2045/projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2002/indicacao_nominal_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_verbal_n_004.2026_-_quebra-molas_na_rua_elomir_nogueira_da_silva_n458_mirandopolis_removed.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_verbal_n_005.2026_-_tapa-buracos_na_avenida_roberto_silveira_proximo_a_arte_moveis_removed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2019/indicacao__rocada_bairro_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao__bueiro_entupido.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2021/indicacao___buracona_av_euclides_a.g.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_verbal_010-2026_-_reforma_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_verbal_011-2026_-_tapa_buraco_antonio_polastri.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_verbal_n_013.2026_-_limpeza_e_iluminacao_da_ponte_de_ferro_quatis_x_prl.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2000/indicacao_verbal_n_014.2026_-_bueiro_na_rua_wanderlino_teixeira_leite_no_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao__faixa__avenida.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2086/pdf_indicacao_verbal_016-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2005/indicacao_verbal_017-2026_-_instalacao_de_grade_coletora_de_agua_pluvial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao___buracon_boa_vissta.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2006/indicacao_verbal_019-2026_-_instalacao_de_luminarias_em_tres_postes_localizados_na_rotatoria_da_rua_23_no_bairro_bondarovsky..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao_verbal_020-2026_realizacao_de_vistoria_com_a_finalidade_de_substituir_lampadas_queimadas_no_distrito_de_sao_joaquim..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_verbal_021-2026_-_reforma_da_quadra_esportiva_do_bairro_polastri..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_verbal_022-2026_-_rocada_da_pracinha_localizada_no_bairro_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao__lampada__capitao_alviim_fonsseca.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao__lampada__maria__retificada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao__poda_de_arvores_praca_exp..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_verbal_n_031.2026_-_mutirao_de_limpeza_em_quatis_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2034/indicacao__lampada__alfredo94.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2046/01._indicacao_verbal_33.26_-_03.02.26_-_sistema_de_juventude.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2047/02._indicacao_verbal_34.26_-_05.02.26_-_limpeza_no_ribeirao_dos_quatis.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2048/03._indicacao_verbal_35.26_-_05.02.26_-_limpeza_de_bueiros_na_rua_dona_sirene.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2049/04._indicacao_verbal_36.26_-_10.02.26_-_aplicacao_da_lei_federal_13.935.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2050/05._indicacao_verbal_37.26_-_10.02.26_-_contencao_no_parque_infantil_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2057/06._indicacao_verbal_38.26_-_10.02.26_-_plano_de_enfrentamento_ao_calor.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2087/indicacao_verbal_039-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao_verbal_041-2026_-_termino_do_asfaltamento_da_rua_23_no_bairro_bondarovsky.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao_verbal_042-2026_-_expansao_da_rede_de_abastecimento_de_agua_na_rotatoria_da_rua_23_localizada_no_bairro_bondarovsky..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_verbal_n_043.2026_-_desentupimento_na_rua_desembargador_acacio_aragao_polastri.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2035/indicacao___tapa_bur.rua_be._coreto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2036/indicacao__lampada__elomir_nogueira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2037/indicacao__poda_de_arvore_n19m_jdindep..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2038/indicacao__nominal_retiificada.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao_verbal_n_050.2026_-_reparo_nos_pontos_de_onibus_da_cidade_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao_verbal_n_051.2026_-_rocada_e_limpeza_na_avenida_roberto_silveira_barrinha_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2039/indicacao_placas__cruzamento_da_elomir.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2040/indicacao__poda_polastri_544_corrigida_i.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2041/indicacao__poda_de_arvore_n._211.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_verbal_059-2026_-_corrida_em_alusao_ao_dia_mundial_de_conscientizacao_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_verbal_060-2026_-_reforma_da_quadra_do_distrito_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2024/indicacao_verbal_061-2026_-_rocada_no_cemiterio_municipal..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao_verbal_n_062.2026_-_poda_dos_bambuzeiros_na_avenida_roberto_silveira_em_frente_ao_appaloosa_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao_verbal_063-2026_-_realizacao_de_manutencao_na_estrada_rural_do_laticinio_primavera..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao__limpeza__calcada_polastri.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_verbal_070-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2073/indicacao_verbal_071-2026_-_realizacao_de_manutencao_na_estrada_rural_de_santana.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2074/indicacao_verbal_076-2026_-_vistoria_tecnica_no_posto_de_saude_do_bairro_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2058/07._indicacao_verbal_78.26_-_26.02.26_-_programa_geracao_do_amanha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2059/08._indicacao_verbal_79.26_-_03.03.26_-_fluxograma_de_atendimento_a_lei_1357.25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2060/09._indicacao_verbal_80.26_-_05.03.26_-_curso_de_qualificacao_para_identificacao_de_violencia_contra_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2089/indicacao_verbal_087-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2067/10._indicacao_verbal_90.26_-_10.03.26_-_manutencao_na_em_maria_helena_rafael_de_elias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2090/indicacao_verbal_092-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2091/indicacao_verbal_096-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2061/11._indicacao_verbal_98.26_-_10.03.26_-_manutencao_no_caps.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2062/12._indicacao_verbal_100.26_-_10.03.26_-_redutor_de_velocidade_na_rua_victor_marcondes_sampaio..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2063/14._indicacao_verbal_101.26_-_10.03.26_-_adicional_de_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2064/15._indicacao_verbal_102.26_-_10.03.26_-_padronizacao_de_calcadas_publicas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2065/16._indicacao_verbal_103.26_-_12.03.26_-_monitor_no_transporte_escolar_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2066/13._indicacao_verbal_114.26_-_10.03.26_-_pratica_de_mil_grau_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2075/indicacao_verbal_116-2026_-_reparo_de_em_buraco_existente_em_frente_a_casa_numero_697_no_lava-pes..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2077/indicacao_verbal_118-2026_-_limpeza_na_praca_dr_djair_machado_gomes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2078/indicacao_verbal_119-2026_-_instalacao_de_parquinho_inclusivo_na_praca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2079/indicacao_verbal_136-2026_-_instalacao_de_grade_de_protecao_bem_como_a_concretagem_da_calcada_na_rua_carlos_haasis_no_bairro_jardim_polastri.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2092/indicacao_verbal_137-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2093/indicacao_verbal_138-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2068/17._indicacao_verbal_147.26_-_19.03.26_-_indica_ao_executivo_municipal_a_verificacao_e_adocao_de_providencias_em_relacao_a_falta_de_abastecimento_de_agua_no_bairro_alto_paraiso..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2070/19._indicacao_verbal_149.26_-_26.03.26_-_construcao_dos_banheiros_publicos_conforme_emenda_parlamentar..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2071/20._indicacao_verbal_150.26_-_26.03.26_-_indica_ao_executivo_municipal_a_realizacao_de_acoes_de_detetizacao_e_controle_sanitario_nas_unidades_escolares_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2080/indicacao_verbal_153-2026_-_troca_do_local_de_embarque_e_desembarque.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2081/indicacao_verbal_154-2026_-_reforma_da_fachada_da_escola_maria_helena.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2082/indicacao_verbal_155-2026_-realizacao_de_reforma_da_calcada_no_trecho_compreendido_entre_a_esquina_da_rua_elomir_nogueira_ate_a_pizzaria_ki_delicia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2083/indicacao_verbal_156-2026_-_construcao_de_calcada_com_rebaixamento_e_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2016/mocao_de_congratulacao_n_001.2026_-_paulo_roberto_gomes_sant_anna_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2017/mocao_de_congratulacao_n_002.2026_-_patrulha_do_humor_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2018/mocao_rosa_idalina_rachel_rezende_xavier_003-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2026/mocao_rosa_idalina_n_006.2026_-_noeli_paulino_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2051/projeto_de_resolucao__no_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1985/projeto_de_lei__no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1986/projeto_de_lei_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1987/projeto_de_lei_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1988/projeto_de_lei_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1989/projeto_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1990/projeto_de_lei_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1991/projeto_de_lei_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1992/projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1993/projeto_de_lei_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1994/projeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1995/projeto_de_lei_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2043/projeto_de_lei_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2052/projeto_de_lei_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2045/projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2053/projeto_de_lei_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2054/projeto_de_lei_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2055/projeto_de_lei_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_de_lei_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2094/projeto_de_lei_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2095/projeto_de_lei_no_21-2026__ldo__removed_organized_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_lei_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H68"/>
+  <dimension ref="A1:H109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="195" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="241.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="238" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1536,1466 +2004,2544 @@
       </c>
       <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>27</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
+      <c r="F21" t="s">
+        <v>27</v>
+      </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H24" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>108</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
+      <c r="F25" t="s">
+        <v>109</v>
+      </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
+      <c r="F26" t="s">
+        <v>109</v>
+      </c>
       <c r="G26" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
+      <c r="F27" t="s">
+        <v>109</v>
+      </c>
       <c r="G27" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>109</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>109</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H33" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H35" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H36" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H37" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>27</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H38" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H39" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H40" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H41" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H42" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H43" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H44" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H45" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H46" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="D47" t="s">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>197</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H47" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>200</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>201</v>
       </c>
       <c r="D48" t="s">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>197</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>202</v>
       </c>
       <c r="H48" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>204</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>205</v>
       </c>
       <c r="D49" t="s">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>197</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>206</v>
       </c>
       <c r="H49" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>9</v>
+        <v>208</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D50" t="s">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>197</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H50" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="D51" t="s">
-        <v>212</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>216</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>217</v>
       </c>
-      <c r="B52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="E52" t="s">
+      <c r="H52" t="s">
         <v>219</v>
-      </c>
-[...7 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>220</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>221</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>109</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B53" t="s">
-[...5 lines deleted...]
-      <c r="D53" t="s">
+      <c r="H53" t="s">
         <v>223</v>
-      </c>
-[...10 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>224</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>225</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>109</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H54" t="s">
         <v>227</v>
-      </c>
-[...19 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>228</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>229</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>109</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H55" t="s">
         <v>231</v>
-      </c>
-[...19 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>232</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>233</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>60</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="B56" t="s">
-[...14 lines deleted...]
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>236</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>237</v>
       </c>
-      <c r="B57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>224</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H57" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>240</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>208</v>
+        <v>241</v>
       </c>
       <c r="D58" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>224</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H58" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>26</v>
+        <v>245</v>
       </c>
       <c r="D59" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>224</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="H59" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>31</v>
+        <v>249</v>
       </c>
       <c r="D60" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>224</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="H60" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>253</v>
       </c>
       <c r="D61" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>224</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="H61" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>257</v>
       </c>
       <c r="D62" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>224</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="H62" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>43</v>
+        <v>261</v>
       </c>
       <c r="D63" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>224</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="H63" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="D64" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>224</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>260</v>
+        <v>109</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="H64" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>47</v>
+        <v>269</v>
       </c>
       <c r="D65" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>224</v>
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>109</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>215</v>
+        <v>270</v>
       </c>
       <c r="H65" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>51</v>
+        <v>273</v>
       </c>
       <c r="D66" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>224</v>
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="H66" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>55</v>
+        <v>277</v>
       </c>
       <c r="D67" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>224</v>
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="H67" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
+        <v>281</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H68" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>284</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>285</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H69" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>288</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>289</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H70" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>292</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>293</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>60</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H71" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>296</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>297</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>60</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H72" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>300</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>301</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>109</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H73" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>304</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>305</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>109</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H74" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>307</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>308</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>109</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H75" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>311</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>312</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>109</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H76" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>315</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>316</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H77" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>318</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>319</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H78" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>322</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>323</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H79" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>325</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>326</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H80" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>329</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
         <v>10</v>
       </c>
-      <c r="D68" t="s">
-[...12 lines deleted...]
-        <v>275</v>
+      <c r="D81" t="s">
+        <v>330</v>
+      </c>
+      <c r="E81" t="s">
+        <v>331</v>
+      </c>
+      <c r="F81" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H81" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>334</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>335</v>
+      </c>
+      <c r="D82" t="s">
+        <v>330</v>
+      </c>
+      <c r="E82" t="s">
+        <v>331</v>
+      </c>
+      <c r="F82" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H82" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>338</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>339</v>
+      </c>
+      <c r="D83" t="s">
+        <v>330</v>
+      </c>
+      <c r="E83" t="s">
+        <v>331</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H83" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>342</v>
+      </c>
+      <c r="D84" t="s">
+        <v>330</v>
+      </c>
+      <c r="E84" t="s">
+        <v>331</v>
+      </c>
+      <c r="F84" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H84" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>345</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>346</v>
+      </c>
+      <c r="E85" t="s">
+        <v>347</v>
+      </c>
+      <c r="F85" t="s">
+        <v>348</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H85" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>351</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>335</v>
+      </c>
+      <c r="D86" t="s">
+        <v>352</v>
+      </c>
+      <c r="E86" t="s">
+        <v>353</v>
+      </c>
+      <c r="F86" t="s">
+        <v>354</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H86" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>356</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
+        <v>357</v>
+      </c>
+      <c r="E87" t="s">
+        <v>358</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H87" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>361</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>335</v>
+      </c>
+      <c r="D88" t="s">
+        <v>357</v>
+      </c>
+      <c r="E88" t="s">
+        <v>358</v>
+      </c>
+      <c r="F88" t="s">
+        <v>362</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H88" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>365</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>339</v>
+      </c>
+      <c r="D89" t="s">
+        <v>357</v>
+      </c>
+      <c r="E89" t="s">
+        <v>358</v>
+      </c>
+      <c r="F89" t="s">
+        <v>109</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H89" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>368</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>17</v>
+      </c>
+      <c r="D90" t="s">
+        <v>357</v>
+      </c>
+      <c r="E90" t="s">
+        <v>358</v>
+      </c>
+      <c r="F90" t="s">
+        <v>109</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H90" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>371</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>22</v>
+      </c>
+      <c r="D91" t="s">
+        <v>357</v>
+      </c>
+      <c r="E91" t="s">
+        <v>358</v>
+      </c>
+      <c r="F91" t="s">
+        <v>109</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H91" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>374</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>342</v>
+      </c>
+      <c r="D92" t="s">
+        <v>357</v>
+      </c>
+      <c r="E92" t="s">
+        <v>358</v>
+      </c>
+      <c r="F92" t="s">
+        <v>109</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H92" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>377</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>26</v>
+      </c>
+      <c r="D93" t="s">
+        <v>357</v>
+      </c>
+      <c r="E93" t="s">
+        <v>358</v>
+      </c>
+      <c r="F93" t="s">
+        <v>109</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H93" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>380</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>31</v>
+      </c>
+      <c r="D94" t="s">
+        <v>357</v>
+      </c>
+      <c r="E94" t="s">
+        <v>358</v>
+      </c>
+      <c r="F94" t="s">
+        <v>109</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H94" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>383</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95" t="s">
+        <v>357</v>
+      </c>
+      <c r="E95" t="s">
+        <v>358</v>
+      </c>
+      <c r="F95" t="s">
+        <v>109</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H95" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>386</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96" t="s">
+        <v>357</v>
+      </c>
+      <c r="E96" t="s">
+        <v>358</v>
+      </c>
+      <c r="F96" t="s">
+        <v>109</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H96" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>389</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>43</v>
+      </c>
+      <c r="D97" t="s">
+        <v>357</v>
+      </c>
+      <c r="E97" t="s">
+        <v>358</v>
+      </c>
+      <c r="F97" t="s">
+        <v>109</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H97" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>392</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>393</v>
+      </c>
+      <c r="D98" t="s">
+        <v>357</v>
+      </c>
+      <c r="E98" t="s">
+        <v>358</v>
+      </c>
+      <c r="F98" t="s">
+        <v>394</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H98" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>397</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>47</v>
+      </c>
+      <c r="D99" t="s">
+        <v>357</v>
+      </c>
+      <c r="E99" t="s">
+        <v>358</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H99" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>400</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>51</v>
+      </c>
+      <c r="D100" t="s">
+        <v>357</v>
+      </c>
+      <c r="E100" t="s">
+        <v>358</v>
+      </c>
+      <c r="F100" t="s">
+        <v>362</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H100" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>403</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>55</v>
+      </c>
+      <c r="D101" t="s">
+        <v>357</v>
+      </c>
+      <c r="E101" t="s">
+        <v>358</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H101" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>406</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>59</v>
+      </c>
+      <c r="D102" t="s">
+        <v>357</v>
+      </c>
+      <c r="E102" t="s">
+        <v>358</v>
+      </c>
+      <c r="F102" t="s">
+        <v>407</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H102" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>410</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>64</v>
+      </c>
+      <c r="D103" t="s">
+        <v>357</v>
+      </c>
+      <c r="E103" t="s">
+        <v>358</v>
+      </c>
+      <c r="F103" t="s">
+        <v>407</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H103" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>413</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>68</v>
+      </c>
+      <c r="D104" t="s">
+        <v>357</v>
+      </c>
+      <c r="E104" t="s">
+        <v>358</v>
+      </c>
+      <c r="F104" t="s">
+        <v>362</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H104" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>416</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>72</v>
+      </c>
+      <c r="D105" t="s">
+        <v>357</v>
+      </c>
+      <c r="E105" t="s">
+        <v>358</v>
+      </c>
+      <c r="F105" t="s">
+        <v>362</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H105" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>419</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>76</v>
+      </c>
+      <c r="D106" t="s">
+        <v>357</v>
+      </c>
+      <c r="E106" t="s">
+        <v>358</v>
+      </c>
+      <c r="F106" t="s">
+        <v>18</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H106" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>422</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>80</v>
+      </c>
+      <c r="D107" t="s">
+        <v>357</v>
+      </c>
+      <c r="E107" t="s">
+        <v>358</v>
+      </c>
+      <c r="F107" t="s">
+        <v>362</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H107" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>425</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>84</v>
+      </c>
+      <c r="D108" t="s">
+        <v>357</v>
+      </c>
+      <c r="E108" t="s">
+        <v>358</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H108" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>428</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>429</v>
+      </c>
+      <c r="E109" t="s">
+        <v>430</v>
+      </c>
+      <c r="F109" t="s">
+        <v>407</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H109" t="s">
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3023,50 +4569,91 @@
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>