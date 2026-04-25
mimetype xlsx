--- v3 (2026-03-10)
+++ v4 (2026-04-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4348" uniqueCount="2031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4372" uniqueCount="2044">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -3452,50 +3452,62 @@
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1841/371.2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O REPARO DOS REFLETORES DO POSTE LOCALIZADO PRÓXIMO A PONTE NA RUA PEDRO MONTEIRO, NO BAIRRO PILOTOS.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1842/372.2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES NA AVENIDA ROBERTO SILVEIRA, NO BAIRRO BARRINHA.</t>
   </si>
   <si>
+    <t>2072</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/2072/373-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COM ACADEMIA AO AR LIVRE NO BAIRRO ÁGUA ESPALHADA.</t>
+  </si>
+  <si>
     <t>1858</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao__lampada_n.501.pdf</t>
   </si>
   <si>
     <t>INDICA       AO    EXECUTIVO         MUNICIPAL   E A SECRETARIA COMPETENTE A TROCA DE UMA LÂMPADA NA RUA VICTOR MARCONDES SAMPAIO, NÚMERO 501, BAIRRO SANTO ÂNTONIO, QUATIS-R.J.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao__lampada_n.74.pdf</t>
   </si>
   <si>
     <t>INDICA       AO    EXECUTIVO         MUNICIPAL   E A SECRETARIA COMPETENTE A TROCA DE UMA LÂMPADA NA RUA ALFREDO SAMPAIO, NÚMERO 74, BAIRRO MIRANDÓPOLIS, QUATIS-R.J.</t>
   </si>
   <si>
     <t>1860</t>
@@ -3531,50 +3543,62 @@
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_verbal.2025_permanencia_da_guarda_ciep.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PERMANÊNCIA DA GUARDA MUNICIPAL NA ESCOLA MARCIANA MACHADO DE ELIAS CIEP 492 EM QUATIS</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao___polastri_seg_publica.pdf</t>
   </si>
   <si>
     <t>INDICA       AO    EXECUTIVO         MUNICIPAL   E A SECRETARIA COMPETENTE PARA QUE  A GUARDA MUNICIPAL  REALIZE  RONDA NO BAIRRO JARDIM POLASTRI, EM QUATIS-R.J.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>INDICA       AO    EXECUTIVO         MUNICIPAL   E A SECRETARIA COMPETENTE A TROCA DE UMA LÂMPADA NA RUA VITOR MARCONDES SAMPAIO, NÚMERO 454, NO BAIRRO SANTO ÂNTONIO, QUATIS-R.J.</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/2084/381-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA DA CAIXA D’ÁGUA E ANÁLISE DA ÁGUA DA CRECHE DO BAIRRO SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao___bancos.pdf</t>
   </si>
   <si>
     <t>INDICA       AO    EXECUTIVO         MUNICIPAL   E A SECRETARIA COMPETENTE A VIABILIDADE DA COLOCAÇÃO DE MAIS BANCOS NA PRAÇA GETÚLIO VARGAS, NO CENTRO DE QUATIS-R.J.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>INDICA       AO    EXECUTIVO         MUNICIPAL   E A SECRETARIA COMPETENTE A VERIFICAÇÃO NA RUA ELONIR NOGUEIRA DA SILVA, EM FRENTE A CASA DE NÚMERO 65, BAIRRO MIRANDÓPOLIS, QUATIS-R.J.ONDE O ASFALTO ESTÁ CEDENDO.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
@@ -3833,50 +3857,62 @@
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao__seg_publica_bairros.docx</t>
   </si>
   <si>
     <t>INDICA       AO    EXECUTIVO         MUNICIPAL   E A SECRETARIA COMPETENTE PARA QUE  A GUARDA MUNICIPAL E A POLÍCIA MILITAR  REALIZEM  RONDAS NOS BAIRROS DA CIDADE  .</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_verbal_ponte_do_comendador_miranda.pdf</t>
   </si>
   <si>
     <t>INDICA  AO  EXECUTIVO MUNICIPAL  E A SECRETARIA COMPETENTE A REALIZAÇÃO  DE VISTORIA NA PONTE  DA RUA COMENDADOR MIRANDA, NO  BAIRRO CENTRO,   EM QUATIS-R.J.</t>
   </si>
   <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_verbal_412-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A OPERAÇÃO TAPA – BURACOS NAS RUAS GENÉSIO LEITE, AUGUSTO SVERBERI E TATIANA APARECIDA BATISTA.</t>
+  </si>
+  <si>
     <t>1947</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao__bambuzal_ponte.pdf</t>
   </si>
   <si>
     <t>INDICA       AO    EXECUTIVO         MUNICIPAL   E A SECRETARIA COMPETENTE A PODA DE UM ÁRVORE E  DE UM BAMBUZAL, NA RUA COMENDADOR MIRANDA , EM FRENTE A PONTE, NO BAIRRO CENTRO,EM  QUATIS-R.J..</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>INDICA      AO EXECUTIVO MUNICIPAL E A SECRETARIA COMPETENTE A TROCA DE LÂMPADA NA RUA CAPITÃO ALVIM FONSECA EM FRENTE AO NÚMERO 138, BAIRRO MIRANDÓPOLIS,  QUATIS-R.J.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>415</t>
@@ -5977,50 +6013,53 @@
     <t>1431</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_complementar_no_001-2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ART.29, VI E O ANEXO IV DA LEI COMPLEMENTAR Nº 030 DE 21 DE DEZEMBRO DE 2022 E O ANEXO II DA LEI COMPLEMENTAR Nº 036 DE 03 DE JULHO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1446/proj.lei_complementar_002_-_novo.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR Nº 20 DE 05 DE NOVEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1611</t>
+  </si>
+  <si>
+    <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1611/proj.lei_compl._003.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 27, DE 28 DE NOVEMBRO DE 2022 E A LEI MUNICIPAL Nº 05, DE 28 DE JANEIRO DE 1993 PARA A READEQUAÇÃO DO PROGRAMA DE REGULARIZAÇÃO DE OBRAS E CONSTRUÇÕES IRREGULARES E/OU CLANDESTINAS - PROCIC”.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1630/proj._lei_compl._004.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO II DA LEI COMPLEMENTAR Nº 036 DE 03 DE JULHO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1644/proj.lei_compl._no_005-2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 035, DE 23 DE JUNHO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1662</t>
   </si>
@@ -6468,56 +6507,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_nominal_n.002.2025_-_lixeiras_no_terreirao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_nominal_n.003.2025_-_reaproveitamento_da_agua_da_biquinha.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_nominal_007.2025_o_reparo_da_academia_ao_ar_livre_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_nominal_009.2025_a_reforma_e_iluminacao_dos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1761/024-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_n.025.2025_-_conselho_plano_e_fundo_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_verbal_026.2025_-_execucao_da_emenda_parlamentar_do_banheiro_na_pc_teixeira_brandao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_verbal_027.2025_-_implementacao_da_lei_19.935.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_verbal_028.2025_-_construcao_de_unidade_basica_de_saude_e_revitalizacao_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_verbal_n.029.2025_-tapa_buraco_na_faustino_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_verbal_n.030.2025_-_limpeza_todos_bueiros.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1499/camscanner_12-03-2025_11.56.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1500/camscanner_12-03-2025_11.57.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_verbal_034-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_verbal_035-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_verbal_036-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_verbal_037-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1762/043-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_verbal_044.2025_-_muros_de_contencao_nas_margens_dos_ribeiroes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_verbal_n.045.2025_-_parceria_prefeitura_cdl.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1501/camscanner_12-03-2025_11.58.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1502/camscanner_12-03-2025_11.581.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_verbal_049-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_nominal_050.2025_a_limpeza_de_bueiro_entupido_localizado_na_rua_capitao_alvim_fonseca_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_nominal_051.2025_solicitacao_de_tapa-buraco_na_rua_georgeth_barbosa_leite_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_nominal_052.2025_a_sinalizacao_de_placas_com_os_nomes_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_nominal_053.2025_a_instalacao_de_bebedouro_para_os_guardas_municipais_no_portco_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_nominal_054.2025_a_limpeza_semanal_do_portico_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_nominal__055.2025_aumento_de_profissionais_de_fonoaudiologia_na_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_nominal_056.2025_a_solicitacao_de_tapa-buracos_na_rua_faustino_pinheiro_no_centro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1763/061-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1764/062-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1765/063-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_verbal_n.065.2025_-_quebra_mola_vanderlino_teixeira__leite.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_verbal_n.066.2025_-_quebra_mola_roberto_silveira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1503/camscanner_12-03-2025_11.59.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1504/camscanner_12-03-2025_12.00.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1766/073-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1505/camscanner_12-03-2025_12.01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1506/camscanner_12-03-2025_12.02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_verbal_076-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1511/camscanner_19-03-2025_09.27.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_verbal_082.2025_-_plano_de_calor.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_verbal_083.2025_-_plano_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_verbal_084.2025_-banheiros_moveis_assessiveis.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_verbal_n.085.2025_-_fralda_geriatrica_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_verbal_086-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_verbal_087-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_nominal_088.2025_a_solicitacao_de_tapa-buracos_na_avenida_roberto_silveira_na_barrinha.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1767/093-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_verbal_094.2025_-_agua_gratuita_em_eventos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_verbal_095.2025_-_pintura_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_verbal_096.2025_-_retirada_de_entulho_e_estrutura_de_protecao_no_parque_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1512/camscanner_12-03-2025_12.05.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1513/camscanner_12-03-2025_12.06.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1768/100-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_verbal_n.102.2025_-_manutencao_ventiladores_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_nominal_103.2025_a_solicitacao_de_estudo_para_concessao_de_emprestimo_consignado_em_folha_de_pagamento_a_favor_do_quatis_prev.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1769/105-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_verbal_106.2025_-_programa_de_educacao_com_bolsa_de_estudos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_verbal_107.2025_-_pa_prazo_para_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1514/camscanner_12-03-2025_12.07.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_verbal_110-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_nominal_111.2025_a_limpeza_e_rocada_na_avenida_roberto_silveira_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_verbal_112.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1515/camscanner_12-03-2025_12.08.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_verbal_no_115.2025_o_reparo_na_cabeceira_da_ponte_situada_na_rua_01_no_bairro_pilotos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_verbal_no_116.2025_a_instalacao_de_bracos_de_iluminacao_publica_na_avenida_roberto_silveira_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_verbal_117.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1516/camscanner_19-03-2025_09.29.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_nominal_no_119.2025_a_elaboracao_e_implementacao_de_um_plano_de_carreira_para_a_guarda_municipal_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao_verbal_no_120.2025_a_instalacao_de_bracos_nos_postes_de_iluminacao_publica_na_rua_comendador_miranda_x_estrada_quatis_glicerio_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1551/indicacao_verbal_121.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_verbal_n._122.2025_-_programa_de_abatimento_de_passagem_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_verbal_n._122.2025_-_programa_de_abatimento_de_passagem_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1517/camscanner_19-03-2025_09.32.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_verbal_126.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_verbal_127.2025_-_divisao_na_piscina_do_projeto_esporte__saude.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_verbal_128.2025_-_asfaltamento_da_rua_comendador_miranda.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1554/1302025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1555/1312025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1556/1322025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_verbal_no_133.2025_o_aumento_na_frequencia_da_coleta_de_lixo_no_distrito_de_falcao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_verbal_134.2025_-_coleta_de_lixo_em_falcao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_verbal_135.2025_-_eja_na_e.m._carlos_campos_de_faria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_verbal_no_138.2025_a_limpeza_do_bueiro_na_rua_coronel_alfredo_soares_de_oliveira_no_centro_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_verbal_no_139.2025_a_implantacao_de_quebra-molas_na_rua_elomir_nogueira_da_silva_no_bairro_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_verbal_141.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_verbal_142.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1770/143-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_verbal_144.2025_-_inclusao_dos_funcionarios_terceirizados_no_reajuste_saarial.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1577/camscanner_28-04-2025_09.17_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1557/1482025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1558/1492025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_verbal_no_150.2025_a_limpeza_e_retirada_de_entulhos_nos_bairros_barrinha_pilotos_e_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_verbal_no_151.2025_a_disponibilizacao_de_onibus_escolar_para_a_creche_muncipal_professora_conceicao_apareicda_vieira_pena_no_bairro_jardim_polastri.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_verbal_154.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_verbal_155.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1771/156-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1772/157-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_verbal_158.2025_-_acessibilidade_para_as_pessoas_com_deficiencia_visual_nas_comunicacaoes_da_rede_social_da_pmq.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1578/camscanner_28-04-2025_09.19.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1559/1622025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_verbal_165.2025_-_obra_de_contencao_da_rede_fluvial_da_rua_5..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1579/camscanner_28-04-2025_09.19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_verbal_169.2025_-_parceria_entre_projeto_esporte__saude_e_gcm.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1580/camscanner_28-04-2025_09.20.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_nominal_no_172.2025_a_elaboracao_de_projeto_para_construcao_de_um_posto_de_saude_no_bairro_pilotos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_176-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_nominal_177.2025_-_asfaltamento_na_travessa_hibisco_no_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_nominal_178.2025_-_desgaste_no_solo_na_av._augusto_sverbery.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_verbal_181.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1773/182-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1581/camscanner_28-04-2025_09.21.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_verbal_no_185.2025_a_limpeza_e_rocada_na_estrada_quatis-roma_no_bairro_bondarovsky_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_verbal_188.2025_-_prep_e_pep_em_equipamentos_e_projetos_municipais.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1582/camscanner_28-04-2025_09.23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_nominal_no_192.2025_o_reparo_de_calcada_danificada_na_rua_georgeth_barbosa_leite_no_bairro_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_verbal_193.2025_-_endometriose_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1583/camscanner_28-04-2025_09.24.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_195-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_verbal_196.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1774/197-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1697/199.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_verbal_no_200.2025_providencias_para_a_unidade_de_saude_esf_ii_maria_da_gloria_silva_no_bairro_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1775/203-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1776/204-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_verbal_n._205.2025_-_amplie_o_atendimento_da_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1698/camscanner_207-11.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1699/208.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_209-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_verbal_no_210.2025_a_realizacao_do_servico_de_tapa-buraco_na_avenida_roberto_silveira_no_bairro_barrinha_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_verbal_no_211.2025_a_solicitacao_de_servicos_de_tapa-buracos_na_rodovia_rj-159_quatis_floriano.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1777/2012-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1700/213.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_verbal_214.2025_-_multirao_de_retirada_de_entulhos_e_coopcaq..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1701/218.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1702/219.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1778/222-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_verbal_223.2025_-_calcadas_danificadas_pelo_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1704/225.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_229-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1634/indicacao_230-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1779/231-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1635/indicacao_nominal_no_232.2025_as_devidas_providencias_do_terreno_localizado_na_rua_c_loteamento_ceu_azul_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1705/234.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1640/indicacao_nominal_no_236.2025_a_recuperacao_de_uma_ambulancia_para_adapta-la_para_uso_exclusivo_da_divisao_de_saude_e_bem-estar_animal_da_secretaria_municipal_de_saude_como_ambulancia_vetr.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1780/237-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_240-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1707/242.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1708/243.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1709/244.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1781/247-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_verbal_248.2025_-_pactuacao_com_resende_sobre_falcao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1710/249.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_verbal_250.2025_-_drones_no_combate_ao_desmatamento.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_verbal_251.2025_-_reforma_e_valorizacao_no_cmei.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_254-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_nominal_no_256.2025_a_realizacao_de_tapa-buraco_na_rua_georgeth_barbosa_leite_no_bairro_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_verbal_no_257.2025_que_seja_feito_um_estudo_para_implantacao_de_area_de_lazer_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_verbal_no_258.2025_a_realizacao_de_limpeza_e_sinalizacao_para_embarque_e_desembarque_de_onibus_escolares_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_verbal_no_259.2025_a_solicitacao_de_retirada_da_academia_ao_ar_livre_na_avenida_roberto_silveira_na_barrinha.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1782/260-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_verbal_261.2025_-_qualificacao_aos_profissionais_da_educacao_sobre_identificacao_de_abusos_sexuais_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1711/263.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1712/264.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1719/indicacao_265-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_verbal_no_266.2025_a_realizacao_do_servico_de_tapa-buraco_na_rua_joaquim_costa_salgueiro_no_centro_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1682/267.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1721/indicacao_269-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_270-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1713/271.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1783/272-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1681/273.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_verbal_274.2025_-_vistoria_tecnica_no_esgoto_na_rua_6_n.51_sao_benedito..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_verbal_275.2025_-_agentes_de_saude_comunitario.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1714/276.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1715/277.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1716/278.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_verbal_no_279.2025_a_realizacao_de_acoes_educativas_de_combate_ao_bullying_nas_unidades_escolares_do_municipio_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1725/indicacao_280-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_nominal_no_281.2025_a_realizacao_de_limpeza_urbana_na_avenida_roberto_silveira_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_nominal_no_283.2025_a_solicitacao_de_pintura_de_sinalizacao_de_proibido_estacionar_na_rua_georgeth_barbosa_leite_no_bairro_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1784/286-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_verbal_287.2025_-_medalha_merito_produtor_rural.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_verbal_288.2025_-_programa_cinema_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_verbal_289.2025_-_curso_de_elaboracao_de_projetos_culturais_e_esportivos.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_verbal_290.2025_-_canaleta_na_rua_naldir_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1717/291.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_verbal_no_292.2025_a_substituicao_de_refletor_queimado_na_entrada_da_feira_da_roca_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_verbal_293.2025_-_alteracao_na_rua_delfim_froes.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1743/indicacao_verbal_294.2025_-_melhoria_na_infraestrutura_da_servidao_frezolina_de_barros.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1741/indicacao_verbal_295.2025_-_reativacao_do_conselho_de_promocao_da_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1742/indicacao_verbal_296.2025_-_descentralizacao_da_coleta_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1718/297.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_298-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_verbal_no_xx1.2025_a_retirada_de_entulho_na_rua_desembargador_acacio_aragao_no_bairro_jardim_polastri.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_verbal_no_xx2.2025_a_solicitacao_de_limpeza_geral_no_bairro_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_verba_30_correto.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_verba_302_correto.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1785/303-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_nominal_no_305.2025_a_realizacao_de_estudo_e_elaboracao_de_projeto_de_construcao_de_uma_escola_municipal_no_bairro_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1796/indicacao__306.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao__poda_de_arvore_n355.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_verbal_29.07.2025_-_programa_sacola_verde.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_verbal_29.07.2025_-_servico_de_drenagem_e_manutencao_das_fossas_no_quilombo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1752/indicacao_verbal_29.07.2025_-_programa_de_transporte_para_familiares_com_pessoas_em_privacao_de_liberdade..pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1753/indicacao_verbal_31.07.2025_-_programa_de_balcao_municipal_de_emprestimo_de_equipamentos_ortopedicos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_verbal_31.07.2025_-_sistema_de_protocolo_online.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_verbal_05.08.2025_-_criacao_de_espacos_publicos_multigeracionais_de_acesso_a_informacao_e_novas_tecnologias_no_municipio_de_quatis..pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_verbal_05.08.2025_-_implantacao_de_pontos_de_acesso_gratuito_a_internet_em_espacos_publicos_e_turisticos_do_municipio_de_quatis..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_verbal_2025_-_12.08.2025_-_conscientizacao_sobre_o_uso_de_pracas_publicas..pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_verbal_2025_-_12.08.2025_-_banheiro_publico_e_ponto_de_hidratacao_no_parque_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_verbal_2025_-_12.08.2025_-_sinalizacao_da_rua_adriano_aprigio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_verba__placa_de_pare_-12.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1801/indica__o_verbal_academia_-12.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_verbal_no_xx.2025_a_solicitacao_de_veiculo_para_o_departamento_de_fiscalizacoes_da_secretaria_municipal_de_ordem_urbana.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_verbal_no_326.2025_a_solicitacao_de_troca_do_refletor_existente_e_a_instalacao_de_mais_refletor_na_quadra_do_bairro_pilotos_em_quatis..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_verbal_lixeiras_no_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_332-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_333-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_334-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao__iluminacao_parque_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1792/337-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_verbal_no_338.2025_a_instalacao_de_02_refletores_na_avenida_roberto_silveira_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao__iluminacao_apae.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1924/1._modelo_de_indicacao_verbal_3_copias.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao__lampada_n.100.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao__tampa_de_bueiro_n.45.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_verbal_2025_-_54_-_21.08.2025_-_escola_de_governo_no_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_verbal_2025_-_55_-_28.08.2025_-_atencao_a_lgpd.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_verbal_2025_-_57_-_02.09.2025_-_nucleo_de_apoio_psicologico.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao__tampa_bueiro145jd_ind..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao__rotatoria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_nominal_no_350.2025_a_realizacao_de_servicos_de_limpeza_e_rocada_na_estrada_rj-159_que_da_acesso_ao_distrito_de_falcao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao__calcada_linha_do_trem.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao__terreno_cercado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_verbal_no_354.2025_a_realizacao_de_reforma_e_iluminacao_da_ponte_localizada_na_rua_pedro_monteiro_no_bairro_pilotos_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao__bambuzal.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao___qubra_molas_415.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1923/1.__indicacao_verbal_banheiro_quimico_no_terreirrao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1830/indicacao_verbal_2025_-_59_-_04.09.2025_-_acs_no_quilombo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1831/indicacao_verbal_2025_-_60_-_09.09.2025_-_mapeamento_cultural.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_verbal_2025_-_61_-_16.09.2025_-_marcacao_para_idosos_por_acs.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1833/indicacao_verbal_2025_-_62_-_16.09.2025_-_autorizacao_de_espera_no_interior_da_clinica_da_familia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao___faixa_255.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1835/indicacao_nominal_no_364.2025_viabilidade_de_quebra-molas_na_rua_carlos_hassis_no_poalstri.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_verbal_no_366.2025_retorno_da_guarda_no_sentido_vila.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao__registro_quamat.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao__pedestre.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1839/369-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1840/370.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1841/371.2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1842/372.2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao__lampada_n.501.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao__lampada_n.74.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao__lampada_n.260.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1922/1._indicacao_verbal__ponto_apoio_taxista_2025..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_verbal.2025_permanencia_da_guarda_ciep.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao___polastri_seg_publica.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao___bancos.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_verbal_2025_-_63_-_384_-_30.09.2025_-_muros_de_contencao.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_verbal_2025_-_64_-_385_-_02.10.2025_-_iluminacao_no_ponto_de_onibus_perto_da_ponte_de_porto_real.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_verbal_2025_-_65_-_386_-_02.10.2025_-_pontos_de_paradas_para_caminhoneiros.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_verbal_2025_-_67_-_387_-_09.10.2025_-_abastecimento_de_agua_em_joaquim_leite.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_verbal_2025_-_66_-_388_-_02.10.2025_-_revitalizacao_das_vias_do_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao__lampada_n.202.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao__nominal__210_asfalto_cedendo.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao__nominal__270_e_290__asfalto_cedendo.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_verbal_n_.2025_conscientizacao_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_verbal_no_393.2025_instalacao_de_2_iluminarias_na_av_euclides_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_verbal_no_394.2025_sinalizacao_de_pare_no_portico_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao__lampada_n.108.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_verbal_no_396.2025_estudo_da_rua_delfim_froes_ser_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao___qubra_molas_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_verbal_n_398.2025_-_instalacao_de_uma_elevacao_lombada_com_redutor.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_verbal_no_400.2025_construcao_de_calcada_no_jardim_independencia_e_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1878/indicacao_verbal_no_401.2025_manutencao_da_rua_georgeth_barbosa_leite_calcada_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_verbal_n_402.2025_-_a_revitalizacao_da_reabertura_da_colonia_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao__nominal__n30.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao___falcao_correta.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_1187_correta.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao__seg_publica_bairros.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_verbal_ponte_do_comendador_miranda.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao__bambuzal_ponte.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_verbal_n_415.2025_-_a_realizacao_de_obras_de_manutencao_na_estrada_quatis-_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_placas_polastri.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_nominal_no_418.2025_tapa-buraco_na_av_euclides_guimaraes_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_verbal_n_419.2025_-_a_promover_uma_campanha_municipal_de_multivacinacao..pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_verbal__bebedouro_terreirao.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao__faixa_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao__carga_e_descarga.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao__quebra_molas__sao_benedito.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_verbal_n_429.2025_-_a_solicitacao_de_compras_de_banheiros_quimicos_para_municipio_de_quatis..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_verbal_n_430.2025_-_a_construcao_de_banheiros_no_campo_terreirrao.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_verbal__prca_do_expedicionario.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao__instalacao_na_av_euclides_a.g.c.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1893/processo_2025_433_removed.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1894/processo_2025_434_removed.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1895/processo_2025_435_removed.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1896/processo_2025_436_removed.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1902/processo_2025_437_removed.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1903/processo_2025_438_removed.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_verbal_no_439.2025_rocada_na_esteada_quatis_-_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_verbal_no_440.2025_rocada_na_ponte_da_rua_da_palha_em_falcao.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_verbal_no_441.2025_instalacao_de_guarda-corpo_na_rua_da_palha_em_falcao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_verbal_no_442.2025_iluminacao_no_vestiario_do_campo_de_falcao.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao___sao_joaquim.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao__lampada_centro_n.6.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_verbal_2025_-_68_-_446_-_16.10.2025_-_departamento_para_pessoa_idosa_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_verbal_2025_-_69_-_447_-_16.10.2025_-_banco_de_dados_da_pessoa_idosa_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_verbal_2025_-_70_-_448_-_16.10.2025_-_espaco_de_convivencia_da_pessoa_idosa_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_verbal_2025_-_71_-_449_-_23.10.2025_-_implementacao_da_lei_1.341.2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_verbal_2025_-_72_-_450_-_30.10.2025_-__poupatempo_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_verbal_no_452.2025_limpeza_nas_caixas_dagua_das_escolas_e_dos_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_verbal_no_453.2025_tapa-buracos_na_rodovia_rj-159_quatis_x_floriano.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1927/1._modelo_de_indicacao_verbal_natal_solidario.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_verbal_no_455.2025_tapa-buraco_na_ciclovia_da_avenida_roberto_silveira.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_verbal_2025_-_73_-_458_-_04.11.2025_-__limpeza_dos_ribeirao_dos_quatis.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao__rocada_bairros.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_verbal_2025_-_73_-_458_-_04.11.2025_-__limpeza_dos_ribeirao_dos_quatis.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_verbal_2025_-_74_-_459_-_04.11.2025_-__estrutura_para_aplicacao_da_lei_1341.25.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_verbal_2025_-_76_-_460_-_27.11.2025_-_pagamento_do_cirac.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_verbal_2025_-_78_-_461_-_02.12.2025_-_acessibilidade_de_taxi_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_verbal_2025_-_79_-_462_-_02.12.2025_-_intensifique_o_controle_dos_fogos_de_artificios.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1976/indicacao_verbal_2025_-_80_-_463_-_02.12.2025_-_bebedouro_no_posto_de_saude_em_falcao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_verbal__prraca_dr.._teixeira_corrigida.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1977/indicacao_verbal_2025_-_75_-_466_-_18.11.2025_-__adesao_ao_plano_de_juventude_negra_viva.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1978/indicacao_verbal_2025_-_82_-_468_-_11.12.2025_-_aquisicao_de_medicamentos_pela_tabela_cap.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_verbal_no_469.2025_cobertura_da_mina_dagua_no_bairro_agua_espraiada.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_verbal_no_470.2025_aumento_da_coleta_de_lixo_em_falcao.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao____meio_fio__correta_i.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao__limpeza_da_biquinha.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao__banheiro.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao__ponte_madeira.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao____placas_de_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1979/indicacao_verbal_2025_-_81_-_476_-_02.12.2025_-_faixa_elevada_no_distrito_de_falcao.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1980/indicacao_verbal_2025_-_83_-_477_-_18.12.2025_-_redutor_de_velocidade_na_rua_jaime_caetano_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1981/indicacao__poda_de_arrvore_na_av_euclides_a.g.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1983/indicacao_verbal_no_482.2025_alagamento_na_av_roberto_silveira.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1984/indicacao_verbal_no_483.2025_recolocacao_da_placa_na_rua_n_sra_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1490/mocao_rosa_idalina_n_003.2025_-_dona_hilda.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1492/mocao_n.010.2025_-_rosa_idalina_a_sra_cleuza_maria_de_souza.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1530/mocao_de_congratulacao_no_013.2025_-_benedito_brito_coutinho.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1531/mocao_de_congratulacao_n_014.2025_-_paulo_afonso_sales_moreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1586/mocao_de_congratulacao_n_045.2025_-_rodrigo_goncalves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1912/mocao_de_congratulacao_n_046.2025_-_padre_clesio_alves_vieira.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1609/mocao_de_congratulacao_n_053.2025_-_miguel_francisco_da_silva.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1913/mocao_de_congratulacao_n_054.2025_-_hugo_rigotti.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1666/mocao_de_congratulacao_n_059.2025_-_manoel_francisco_da_silva.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1786/mocao_servidora_municipal_n_061.2025_-_gardenia_lamego_da_silva-1.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1790/mocao_de_congratulacao_n_063.2025_-_dionisia_maria_silva_de_mattos-1.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1921/mocao_servidor_municipal_n_065.2025_-_anderson_honorio_lima.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1816/mocao_de_congratulacao_n_069.2025_-_roberta_adriana_campos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1829/mocao_de_congratulacao_n_072.2025_-_jose_augusto_de_oliveira_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1914/mocao_de_congratulacao_n_074.2025_-_catia_valeria_da_silva.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1920/mocao_servidor_estadual_n_076.2025_-_marcelo_monteiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1845/mocao_de_congratulacao_n_081.2025_-_regina_maria_de_freitas_miranda.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1846/mocao_de_congratulacao_n_082.2025_-_samuel_elias_de_bem.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1884/mocao_de_congratulacao_n_085.2025_-_paulo_cesar_baltazar_da_nobrega_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1915/mocao_de_congratulacao_n_086.2025_-_marcelo_monteiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1916/mocao_de_congratulacao_n_087.2025_-_ana_carolina_de_araujo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1917/mocao_de_congratulacao_n_088.2025_-_pedro_henrique_santos_dias.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1918/mocao_de_congratulacao_n_094.2025_-_taiane_alves_dos_santos_moreira.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1919/mocao_de_congratulacao_n_95.2025_-_maria_eduarda_de_oliveira_leite_porto.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1432/proj.resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1442/proj.resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1435/proj.resolucao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1443/proj.resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1441/proj.resolucao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1632/proj._resol_009-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1633/proj.resol_no_010.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1643/proj._resolucao_no_011.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_resolucao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1885/projeto_de_resolicao_no_13.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_de_resolucao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_de_resolucao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_decreto_no001-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1727/projeto_de_decreto_no002-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1728/projeto_decreto_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1729/projeto_de_decreto_no004-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1661/projeto_decreto_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1690/projeto_decreto_no006-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_decreto_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1688/projeto_decreto_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1693/projeto_decreto_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1720/projeto_decreto_no010-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1730/projeto_decreto_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1731/projeto_de_decreto_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1732/projeto_decrto_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1733/peojeto_decreto_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1663/projeto_decreto_no015-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1664/projeto_decreto_no016-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1665/projeto_decreto_no017-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1722/proje_decreto_no018-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1692/projeto_decreto_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1691/projeto_decreto_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1694/projeto_decreto_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1740/projeto_decreto_no_023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1739/peojeto_decreto_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_decreto_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1695/projeto_decreto_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1806/projeto_de_decreto_no027.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_decreto_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1438/proj.lei_no_001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1439/proj.lei_no_002.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1440/proj.lei_no_003.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1658/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1444/proj._lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1445/proj._mensagem_003.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1524/proj.lei_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1495/proj._lei_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1659/projeto_de_lei_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1525/proj._lei_no_011.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1526/proj.lei_no_012.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1521/proj._lei_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1522/proj._lei_no_014.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1527/proj.lei_no_015.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1534/proj._lei_no_016.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1565/proj.lei_no_017.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1587/projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1553/proj._lei_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1561/proj.lei_no_020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1563/proj.lei_no_021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1564/proj.lei_no_022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1610/proj.lei_no_023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1592/projeto_de_lei_024-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1600/proj.lei_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1631/proj.lei_no_026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1655/proj.lei_n_027.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1601/proj.lei_no_028.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1602/proj.lei_no_029.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1608/proj.lei_no_033.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1745/prijeto_lei_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1637/proj.lei_no_035.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1636/proj.lei_no_036.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1639/proj.lei_no_037.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1641/proj.lei_no_038.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1642/proj.lei_no_039.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1667/projeto_de_lei_no_042.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1683/projeto_lei_no_043.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1684/projeto_lei_no_044.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1686/pojeto_lei_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1687/projeto_de_lei_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_lei_no048-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_no49-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_no_050.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1791/projeto_de_lei_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1817/proj._lei_no_054_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1818/proj._lei_no_055_-_loa.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1819/projeto_de_lei_no_056.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1820/projeto_de_lei_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1821/projeto_de_lei_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_de_lei_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1844/ldo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1866/projeto_de_lei_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1875/projeto_de_lei_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1876/projeto_de_lei_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_de_elei_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1888/projeto_de_lei_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_d_elei_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_complementar_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1446/proj.lei_complementar_002_-_novo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1630/proj._lei_compl._004.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1644/proj.lei_compl._no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1662/projeto_lei_complementar_006-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1804/lei_compl._007_novo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1805/proj._lei_compl._008.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_lei_compl_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_lei_complementar_no_10-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1929/projeto_de_lei_complementar_no_11.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1930/projeto_de_lei_complementar_no_12.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1433/proj.emenda_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1434/proj.emenda_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1436/proj.emenda_003-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1437/proj._mensagem_001.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1523/proj._lei_compl._002-2025_substitutivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_nominal_n.002.2025_-_lixeiras_no_terreirao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_nominal_n.003.2025_-_reaproveitamento_da_agua_da_biquinha.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_nominal_007.2025_o_reparo_da_academia_ao_ar_livre_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_nominal_009.2025_a_reforma_e_iluminacao_dos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1761/024-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_n.025.2025_-_conselho_plano_e_fundo_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_verbal_026.2025_-_execucao_da_emenda_parlamentar_do_banheiro_na_pc_teixeira_brandao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_verbal_027.2025_-_implementacao_da_lei_19.935.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_verbal_028.2025_-_construcao_de_unidade_basica_de_saude_e_revitalizacao_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_verbal_n.029.2025_-tapa_buraco_na_faustino_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_verbal_n.030.2025_-_limpeza_todos_bueiros.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1499/camscanner_12-03-2025_11.56.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1500/camscanner_12-03-2025_11.57.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_verbal_034-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_verbal_035-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_verbal_036-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_verbal_037-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1762/043-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_verbal_044.2025_-_muros_de_contencao_nas_margens_dos_ribeiroes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_verbal_n.045.2025_-_parceria_prefeitura_cdl.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1501/camscanner_12-03-2025_11.58.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1502/camscanner_12-03-2025_11.581.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_verbal_049-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_nominal_050.2025_a_limpeza_de_bueiro_entupido_localizado_na_rua_capitao_alvim_fonseca_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_nominal_051.2025_solicitacao_de_tapa-buraco_na_rua_georgeth_barbosa_leite_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_nominal_052.2025_a_sinalizacao_de_placas_com_os_nomes_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_nominal_053.2025_a_instalacao_de_bebedouro_para_os_guardas_municipais_no_portco_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_nominal_054.2025_a_limpeza_semanal_do_portico_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_nominal__055.2025_aumento_de_profissionais_de_fonoaudiologia_na_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_nominal_056.2025_a_solicitacao_de_tapa-buracos_na_rua_faustino_pinheiro_no_centro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1763/061-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1764/062-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1765/063-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_verbal_n.065.2025_-_quebra_mola_vanderlino_teixeira__leite.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_verbal_n.066.2025_-_quebra_mola_roberto_silveira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1503/camscanner_12-03-2025_11.59.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1504/camscanner_12-03-2025_12.00.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1766/073-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1505/camscanner_12-03-2025_12.01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1506/camscanner_12-03-2025_12.02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_verbal_076-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1511/camscanner_19-03-2025_09.27.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_verbal_082.2025_-_plano_de_calor.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_verbal_083.2025_-_plano_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_verbal_084.2025_-banheiros_moveis_assessiveis.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_verbal_n.085.2025_-_fralda_geriatrica_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_verbal_086-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_verbal_087-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_nominal_088.2025_a_solicitacao_de_tapa-buracos_na_avenida_roberto_silveira_na_barrinha.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1767/093-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_verbal_094.2025_-_agua_gratuita_em_eventos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_verbal_095.2025_-_pintura_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_verbal_096.2025_-_retirada_de_entulho_e_estrutura_de_protecao_no_parque_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1512/camscanner_12-03-2025_12.05.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1513/camscanner_12-03-2025_12.06.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1768/100-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_verbal_n.102.2025_-_manutencao_ventiladores_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_nominal_103.2025_a_solicitacao_de_estudo_para_concessao_de_emprestimo_consignado_em_folha_de_pagamento_a_favor_do_quatis_prev.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1769/105-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_verbal_106.2025_-_programa_de_educacao_com_bolsa_de_estudos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_verbal_107.2025_-_pa_prazo_para_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1514/camscanner_12-03-2025_12.07.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_verbal_110-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_nominal_111.2025_a_limpeza_e_rocada_na_avenida_roberto_silveira_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_verbal_112.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1515/camscanner_12-03-2025_12.08.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_verbal_no_115.2025_o_reparo_na_cabeceira_da_ponte_situada_na_rua_01_no_bairro_pilotos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_verbal_no_116.2025_a_instalacao_de_bracos_de_iluminacao_publica_na_avenida_roberto_silveira_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_verbal_117.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1516/camscanner_19-03-2025_09.29.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_nominal_no_119.2025_a_elaboracao_e_implementacao_de_um_plano_de_carreira_para_a_guarda_municipal_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao_verbal_no_120.2025_a_instalacao_de_bracos_nos_postes_de_iluminacao_publica_na_rua_comendador_miranda_x_estrada_quatis_glicerio_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1551/indicacao_verbal_121.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_verbal_n._122.2025_-_programa_de_abatimento_de_passagem_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_verbal_n._122.2025_-_programa_de_abatimento_de_passagem_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1517/camscanner_19-03-2025_09.32.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_verbal_126.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_verbal_127.2025_-_divisao_na_piscina_do_projeto_esporte__saude.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_verbal_128.2025_-_asfaltamento_da_rua_comendador_miranda.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1554/1302025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1555/1312025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1556/1322025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_verbal_no_133.2025_o_aumento_na_frequencia_da_coleta_de_lixo_no_distrito_de_falcao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_verbal_134.2025_-_coleta_de_lixo_em_falcao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_verbal_135.2025_-_eja_na_e.m._carlos_campos_de_faria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_verbal_no_138.2025_a_limpeza_do_bueiro_na_rua_coronel_alfredo_soares_de_oliveira_no_centro_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_verbal_no_139.2025_a_implantacao_de_quebra-molas_na_rua_elomir_nogueira_da_silva_no_bairro_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_verbal_141.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_verbal_142.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1770/143-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_verbal_144.2025_-_inclusao_dos_funcionarios_terceirizados_no_reajuste_saarial.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1577/camscanner_28-04-2025_09.17_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1557/1482025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1558/1492025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_verbal_no_150.2025_a_limpeza_e_retirada_de_entulhos_nos_bairros_barrinha_pilotos_e_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_verbal_no_151.2025_a_disponibilizacao_de_onibus_escolar_para_a_creche_muncipal_professora_conceicao_apareicda_vieira_pena_no_bairro_jardim_polastri.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_verbal_154.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_verbal_155.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1771/156-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1772/157-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_verbal_158.2025_-_acessibilidade_para_as_pessoas_com_deficiencia_visual_nas_comunicacaoes_da_rede_social_da_pmq.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1578/camscanner_28-04-2025_09.19.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1559/1622025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_verbal_165.2025_-_obra_de_contencao_da_rede_fluvial_da_rua_5..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1579/camscanner_28-04-2025_09.19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_verbal_169.2025_-_parceria_entre_projeto_esporte__saude_e_gcm.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1580/camscanner_28-04-2025_09.20.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_nominal_no_172.2025_a_elaboracao_de_projeto_para_construcao_de_um_posto_de_saude_no_bairro_pilotos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_176-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_nominal_177.2025_-_asfaltamento_na_travessa_hibisco_no_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_nominal_178.2025_-_desgaste_no_solo_na_av._augusto_sverbery.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_verbal_181.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1773/182-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1581/camscanner_28-04-2025_09.21.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_verbal_no_185.2025_a_limpeza_e_rocada_na_estrada_quatis-roma_no_bairro_bondarovsky_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_verbal_188.2025_-_prep_e_pep_em_equipamentos_e_projetos_municipais.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1582/camscanner_28-04-2025_09.23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_nominal_no_192.2025_o_reparo_de_calcada_danificada_na_rua_georgeth_barbosa_leite_no_bairro_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_verbal_193.2025_-_endometriose_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1583/camscanner_28-04-2025_09.24.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_195-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_verbal_196.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1774/197-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1697/199.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_verbal_no_200.2025_providencias_para_a_unidade_de_saude_esf_ii_maria_da_gloria_silva_no_bairro_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1775/203-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1776/204-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_verbal_n._205.2025_-_amplie_o_atendimento_da_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1698/camscanner_207-11.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1699/208.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_209-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_verbal_no_210.2025_a_realizacao_do_servico_de_tapa-buraco_na_avenida_roberto_silveira_no_bairro_barrinha_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_verbal_no_211.2025_a_solicitacao_de_servicos_de_tapa-buracos_na_rodovia_rj-159_quatis_floriano.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1777/2012-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1700/213.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_verbal_214.2025_-_multirao_de_retirada_de_entulhos_e_coopcaq..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1701/218.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1702/219.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1778/222-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_verbal_223.2025_-_calcadas_danificadas_pelo_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1704/225.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_229-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1634/indicacao_230-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1779/231-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1635/indicacao_nominal_no_232.2025_as_devidas_providencias_do_terreno_localizado_na_rua_c_loteamento_ceu_azul_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1705/234.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1640/indicacao_nominal_no_236.2025_a_recuperacao_de_uma_ambulancia_para_adapta-la_para_uso_exclusivo_da_divisao_de_saude_e_bem-estar_animal_da_secretaria_municipal_de_saude_como_ambulancia_vetr.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1780/237-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_240-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1707/242.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1708/243.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1709/244.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1781/247-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_verbal_248.2025_-_pactuacao_com_resende_sobre_falcao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1710/249.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_verbal_250.2025_-_drones_no_combate_ao_desmatamento.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_verbal_251.2025_-_reforma_e_valorizacao_no_cmei.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_254-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_nominal_no_256.2025_a_realizacao_de_tapa-buraco_na_rua_georgeth_barbosa_leite_no_bairro_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_verbal_no_257.2025_que_seja_feito_um_estudo_para_implantacao_de_area_de_lazer_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_verbal_no_258.2025_a_realizacao_de_limpeza_e_sinalizacao_para_embarque_e_desembarque_de_onibus_escolares_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_verbal_no_259.2025_a_solicitacao_de_retirada_da_academia_ao_ar_livre_na_avenida_roberto_silveira_na_barrinha.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1782/260-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_verbal_261.2025_-_qualificacao_aos_profissionais_da_educacao_sobre_identificacao_de_abusos_sexuais_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1711/263.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1712/264.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1719/indicacao_265-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_verbal_no_266.2025_a_realizacao_do_servico_de_tapa-buraco_na_rua_joaquim_costa_salgueiro_no_centro_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1682/267.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1721/indicacao_269-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_270-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1713/271.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1783/272-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1681/273.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_verbal_274.2025_-_vistoria_tecnica_no_esgoto_na_rua_6_n.51_sao_benedito..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_verbal_275.2025_-_agentes_de_saude_comunitario.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1714/276.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1715/277.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1716/278.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_verbal_no_279.2025_a_realizacao_de_acoes_educativas_de_combate_ao_bullying_nas_unidades_escolares_do_municipio_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1725/indicacao_280-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_nominal_no_281.2025_a_realizacao_de_limpeza_urbana_na_avenida_roberto_silveira_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_nominal_no_283.2025_a_solicitacao_de_pintura_de_sinalizacao_de_proibido_estacionar_na_rua_georgeth_barbosa_leite_no_bairro_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1784/286-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_verbal_287.2025_-_medalha_merito_produtor_rural.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_verbal_288.2025_-_programa_cinema_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_verbal_289.2025_-_curso_de_elaboracao_de_projetos_culturais_e_esportivos.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_verbal_290.2025_-_canaleta_na_rua_naldir_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1717/291.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_verbal_no_292.2025_a_substituicao_de_refletor_queimado_na_entrada_da_feira_da_roca_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_verbal_293.2025_-_alteracao_na_rua_delfim_froes.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1743/indicacao_verbal_294.2025_-_melhoria_na_infraestrutura_da_servidao_frezolina_de_barros.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1741/indicacao_verbal_295.2025_-_reativacao_do_conselho_de_promocao_da_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1742/indicacao_verbal_296.2025_-_descentralizacao_da_coleta_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1718/297.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_298-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_verbal_no_xx1.2025_a_retirada_de_entulho_na_rua_desembargador_acacio_aragao_no_bairro_jardim_polastri.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_verbal_no_xx2.2025_a_solicitacao_de_limpeza_geral_no_bairro_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_verba_30_correto.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_verba_302_correto.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1785/303-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_nominal_no_305.2025_a_realizacao_de_estudo_e_elaboracao_de_projeto_de_construcao_de_uma_escola_municipal_no_bairro_mirandopolis.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1796/indicacao__306.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao__poda_de_arvore_n355.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_verbal_29.07.2025_-_programa_sacola_verde.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_verbal_29.07.2025_-_servico_de_drenagem_e_manutencao_das_fossas_no_quilombo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1752/indicacao_verbal_29.07.2025_-_programa_de_transporte_para_familiares_com_pessoas_em_privacao_de_liberdade..pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1753/indicacao_verbal_31.07.2025_-_programa_de_balcao_municipal_de_emprestimo_de_equipamentos_ortopedicos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_verbal_31.07.2025_-_sistema_de_protocolo_online.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_verbal_05.08.2025_-_criacao_de_espacos_publicos_multigeracionais_de_acesso_a_informacao_e_novas_tecnologias_no_municipio_de_quatis..pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_verbal_05.08.2025_-_implantacao_de_pontos_de_acesso_gratuito_a_internet_em_espacos_publicos_e_turisticos_do_municipio_de_quatis..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_verbal_2025_-_12.08.2025_-_conscientizacao_sobre_o_uso_de_pracas_publicas..pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_verbal_2025_-_12.08.2025_-_banheiro_publico_e_ponto_de_hidratacao_no_parque_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_verbal_2025_-_12.08.2025_-_sinalizacao_da_rua_adriano_aprigio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_verba__placa_de_pare_-12.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1801/indica__o_verbal_academia_-12.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_verbal_no_xx.2025_a_solicitacao_de_veiculo_para_o_departamento_de_fiscalizacoes_da_secretaria_municipal_de_ordem_urbana.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_verbal_no_326.2025_a_solicitacao_de_troca_do_refletor_existente_e_a_instalacao_de_mais_refletor_na_quadra_do_bairro_pilotos_em_quatis..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_verbal_lixeiras_no_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_332-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_333-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_334-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao__iluminacao_parque_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1792/337-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_verbal_no_338.2025_a_instalacao_de_02_refletores_na_avenida_roberto_silveira_no_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao__iluminacao_apae.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1924/1._modelo_de_indicacao_verbal_3_copias.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao__lampada_n.100.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao__tampa_de_bueiro_n.45.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_verbal_2025_-_54_-_21.08.2025_-_escola_de_governo_no_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_verbal_2025_-_55_-_28.08.2025_-_atencao_a_lgpd.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_verbal_2025_-_57_-_02.09.2025_-_nucleo_de_apoio_psicologico.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao__tampa_bueiro145jd_ind..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao__rotatoria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_nominal_no_350.2025_a_realizacao_de_servicos_de_limpeza_e_rocada_na_estrada_rj-159_que_da_acesso_ao_distrito_de_falcao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao__calcada_linha_do_trem.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao__terreno_cercado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_verbal_no_354.2025_a_realizacao_de_reforma_e_iluminacao_da_ponte_localizada_na_rua_pedro_monteiro_no_bairro_pilotos_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao__bambuzal.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao___qubra_molas_415.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1923/1.__indicacao_verbal_banheiro_quimico_no_terreirrao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1830/indicacao_verbal_2025_-_59_-_04.09.2025_-_acs_no_quilombo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1831/indicacao_verbal_2025_-_60_-_09.09.2025_-_mapeamento_cultural.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_verbal_2025_-_61_-_16.09.2025_-_marcacao_para_idosos_por_acs.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1833/indicacao_verbal_2025_-_62_-_16.09.2025_-_autorizacao_de_espera_no_interior_da_clinica_da_familia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao___faixa_255.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1835/indicacao_nominal_no_364.2025_viabilidade_de_quebra-molas_na_rua_carlos_hassis_no_poalstri.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_verbal_no_366.2025_retorno_da_guarda_no_sentido_vila.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao__registro_quamat.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao__pedestre.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1839/369-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1840/370.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1841/371.2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1842/372.2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/2072/373-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao__lampada_n.501.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao__lampada_n.74.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao__lampada_n.260.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1922/1._indicacao_verbal__ponto_apoio_taxista_2025..pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_verbal.2025_permanencia_da_guarda_ciep.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao___polastri_seg_publica.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/2084/381-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao___bancos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_verbal_2025_-_63_-_384_-_30.09.2025_-_muros_de_contencao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_verbal_2025_-_64_-_385_-_02.10.2025_-_iluminacao_no_ponto_de_onibus_perto_da_ponte_de_porto_real.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_verbal_2025_-_65_-_386_-_02.10.2025_-_pontos_de_paradas_para_caminhoneiros.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_verbal_2025_-_67_-_387_-_09.10.2025_-_abastecimento_de_agua_em_joaquim_leite.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_verbal_2025_-_66_-_388_-_02.10.2025_-_revitalizacao_das_vias_do_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao__lampada_n.202.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao__nominal__210_asfalto_cedendo.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao__nominal__270_e_290__asfalto_cedendo.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_verbal_n_.2025_conscientizacao_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_verbal_no_393.2025_instalacao_de_2_iluminarias_na_av_euclides_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_verbal_no_394.2025_sinalizacao_de_pare_no_portico_de_quatis.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao__lampada_n.108.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_verbal_no_396.2025_estudo_da_rua_delfim_froes_ser_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao___qubra_molas_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_verbal_n_398.2025_-_instalacao_de_uma_elevacao_lombada_com_redutor.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_verbal_no_400.2025_construcao_de_calcada_no_jardim_independencia_e_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1878/indicacao_verbal_no_401.2025_manutencao_da_rua_georgeth_barbosa_leite_calcada_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_verbal_n_402.2025_-_a_revitalizacao_da_reabertura_da_colonia_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao__nominal__n30.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao___falcao_correta.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_1187_correta.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao__seg_publica_bairros.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_verbal_ponte_do_comendador_miranda.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_verbal_412-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao__bambuzal_ponte.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_verbal_n_415.2025_-_a_realizacao_de_obras_de_manutencao_na_estrada_quatis-_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_placas_polastri.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_nominal_no_418.2025_tapa-buraco_na_av_euclides_guimaraes_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_verbal_n_419.2025_-_a_promover_uma_campanha_municipal_de_multivacinacao..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_verbal__bebedouro_terreirao.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao__faixa_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao__carga_e_descarga.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao__quebra_molas__sao_benedito.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_verbal_n_429.2025_-_a_solicitacao_de_compras_de_banheiros_quimicos_para_municipio_de_quatis..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_verbal_n_430.2025_-_a_construcao_de_banheiros_no_campo_terreirrao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_verbal__prca_do_expedicionario.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao__instalacao_na_av_euclides_a.g.c.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1893/processo_2025_433_removed.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1894/processo_2025_434_removed.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1895/processo_2025_435_removed.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1896/processo_2025_436_removed.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1902/processo_2025_437_removed.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1903/processo_2025_438_removed.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_verbal_no_439.2025_rocada_na_esteada_quatis_-_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_verbal_no_440.2025_rocada_na_ponte_da_rua_da_palha_em_falcao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_verbal_no_441.2025_instalacao_de_guarda-corpo_na_rua_da_palha_em_falcao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_verbal_no_442.2025_iluminacao_no_vestiario_do_campo_de_falcao.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao___sao_joaquim.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao__lampada_centro_n.6.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_verbal_2025_-_68_-_446_-_16.10.2025_-_departamento_para_pessoa_idosa_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_verbal_2025_-_69_-_447_-_16.10.2025_-_banco_de_dados_da_pessoa_idosa_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_verbal_2025_-_70_-_448_-_16.10.2025_-_espaco_de_convivencia_da_pessoa_idosa_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_verbal_2025_-_71_-_449_-_23.10.2025_-_implementacao_da_lei_1.341.2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_verbal_2025_-_72_-_450_-_30.10.2025_-__poupatempo_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_verbal_no_452.2025_limpeza_nas_caixas_dagua_das_escolas_e_dos_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_verbal_no_453.2025_tapa-buracos_na_rodovia_rj-159_quatis_x_floriano.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1927/1._modelo_de_indicacao_verbal_natal_solidario.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_verbal_no_455.2025_tapa-buraco_na_ciclovia_da_avenida_roberto_silveira.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_verbal_2025_-_73_-_458_-_04.11.2025_-__limpeza_dos_ribeirao_dos_quatis.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao__rocada_bairros.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_verbal_2025_-_73_-_458_-_04.11.2025_-__limpeza_dos_ribeirao_dos_quatis.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_verbal_2025_-_74_-_459_-_04.11.2025_-__estrutura_para_aplicacao_da_lei_1341.25.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_verbal_2025_-_76_-_460_-_27.11.2025_-_pagamento_do_cirac.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_verbal_2025_-_78_-_461_-_02.12.2025_-_acessibilidade_de_taxi_em_quatis.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_verbal_2025_-_79_-_462_-_02.12.2025_-_intensifique_o_controle_dos_fogos_de_artificios.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1976/indicacao_verbal_2025_-_80_-_463_-_02.12.2025_-_bebedouro_no_posto_de_saude_em_falcao.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_verbal__prraca_dr.._teixeira_corrigida.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1977/indicacao_verbal_2025_-_75_-_466_-_18.11.2025_-__adesao_ao_plano_de_juventude_negra_viva.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1978/indicacao_verbal_2025_-_82_-_468_-_11.12.2025_-_aquisicao_de_medicamentos_pela_tabela_cap.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_verbal_no_469.2025_cobertura_da_mina_dagua_no_bairro_agua_espraiada.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_verbal_no_470.2025_aumento_da_coleta_de_lixo_em_falcao.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao____meio_fio__correta_i.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao__limpeza_da_biquinha.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao__banheiro.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao__ponte_madeira.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao____placas_de_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1979/indicacao_verbal_2025_-_81_-_476_-_02.12.2025_-_faixa_elevada_no_distrito_de_falcao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1980/indicacao_verbal_2025_-_83_-_477_-_18.12.2025_-_redutor_de_velocidade_na_rua_jaime_caetano_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1981/indicacao__poda_de_arrvore_na_av_euclides_a.g.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1983/indicacao_verbal_no_482.2025_alagamento_na_av_roberto_silveira.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1984/indicacao_verbal_no_483.2025_recolocacao_da_placa_na_rua_n_sra_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1490/mocao_rosa_idalina_n_003.2025_-_dona_hilda.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1492/mocao_n.010.2025_-_rosa_idalina_a_sra_cleuza_maria_de_souza.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1530/mocao_de_congratulacao_no_013.2025_-_benedito_brito_coutinho.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1531/mocao_de_congratulacao_n_014.2025_-_paulo_afonso_sales_moreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1586/mocao_de_congratulacao_n_045.2025_-_rodrigo_goncalves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1912/mocao_de_congratulacao_n_046.2025_-_padre_clesio_alves_vieira.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1609/mocao_de_congratulacao_n_053.2025_-_miguel_francisco_da_silva.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1913/mocao_de_congratulacao_n_054.2025_-_hugo_rigotti.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1666/mocao_de_congratulacao_n_059.2025_-_manoel_francisco_da_silva.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1786/mocao_servidora_municipal_n_061.2025_-_gardenia_lamego_da_silva-1.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1790/mocao_de_congratulacao_n_063.2025_-_dionisia_maria_silva_de_mattos-1.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1921/mocao_servidor_municipal_n_065.2025_-_anderson_honorio_lima.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1816/mocao_de_congratulacao_n_069.2025_-_roberta_adriana_campos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1829/mocao_de_congratulacao_n_072.2025_-_jose_augusto_de_oliveira_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1914/mocao_de_congratulacao_n_074.2025_-_catia_valeria_da_silva.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1920/mocao_servidor_estadual_n_076.2025_-_marcelo_monteiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1845/mocao_de_congratulacao_n_081.2025_-_regina_maria_de_freitas_miranda.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1846/mocao_de_congratulacao_n_082.2025_-_samuel_elias_de_bem.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1884/mocao_de_congratulacao_n_085.2025_-_paulo_cesar_baltazar_da_nobrega_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1915/mocao_de_congratulacao_n_086.2025_-_marcelo_monteiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1916/mocao_de_congratulacao_n_087.2025_-_ana_carolina_de_araujo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1917/mocao_de_congratulacao_n_088.2025_-_pedro_henrique_santos_dias.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1918/mocao_de_congratulacao_n_094.2025_-_taiane_alves_dos_santos_moreira.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1919/mocao_de_congratulacao_n_95.2025_-_maria_eduarda_de_oliveira_leite_porto.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1432/proj.resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1442/proj.resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1435/proj.resolucao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1443/proj.resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1441/proj.resolucao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1632/proj._resol_009-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1633/proj.resol_no_010.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1643/proj._resolucao_no_011.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_resolucao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1885/projeto_de_resolicao_no_13.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_de_resolucao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_de_resolucao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_decreto_no001-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1727/projeto_de_decreto_no002-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1728/projeto_decreto_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1729/projeto_de_decreto_no004-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1661/projeto_decreto_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1690/projeto_decreto_no006-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_decreto_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1688/projeto_decreto_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1693/projeto_decreto_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1720/projeto_decreto_no010-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1730/projeto_decreto_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1731/projeto_de_decreto_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1732/projeto_decrto_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1733/peojeto_decreto_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1663/projeto_decreto_no015-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1664/projeto_decreto_no016-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1665/projeto_decreto_no017-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1722/proje_decreto_no018-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1692/projeto_decreto_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1691/projeto_decreto_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1694/projeto_decreto_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1740/projeto_decreto_no_023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1739/peojeto_decreto_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_decreto_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1695/projeto_decreto_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1806/projeto_de_decreto_no027.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_decreto_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1438/proj.lei_no_001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1439/proj.lei_no_002.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1440/proj.lei_no_003.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1658/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1444/proj._lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1445/proj._mensagem_003.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1524/proj.lei_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1495/proj._lei_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1659/projeto_de_lei_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1525/proj._lei_no_011.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1526/proj.lei_no_012.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1521/proj._lei_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1522/proj._lei_no_014.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1527/proj.lei_no_015.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1534/proj._lei_no_016.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1565/proj.lei_no_017.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1587/projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1553/proj._lei_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1561/proj.lei_no_020.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1563/proj.lei_no_021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1564/proj.lei_no_022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1610/proj.lei_no_023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1592/projeto_de_lei_024-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1600/proj.lei_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1631/proj.lei_no_026.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1655/proj.lei_n_027.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1601/proj.lei_no_028.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1602/proj.lei_no_029.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1608/proj.lei_no_033.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1745/prijeto_lei_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1637/proj.lei_no_035.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1636/proj.lei_no_036.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1639/proj.lei_no_037.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1641/proj.lei_no_038.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1642/proj.lei_no_039.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1667/projeto_de_lei_no_042.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1683/projeto_lei_no_043.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1684/projeto_lei_no_044.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1686/pojeto_lei_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1687/projeto_de_lei_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_lei_no048-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_no49-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_no_050.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1791/projeto_de_lei_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1817/proj._lei_no_054_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1818/proj._lei_no_055_-_loa.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1819/projeto_de_lei_no_056.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1820/projeto_de_lei_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1821/projeto_de_lei_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_de_lei_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1844/ldo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1866/projeto_de_lei_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1875/projeto_de_lei_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1876/projeto_de_lei_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_de_elei_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1888/projeto_de_lei_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_d_elei_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_complementar_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1446/proj.lei_complementar_002_-_novo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1611/proj.lei_compl._003.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1630/proj._lei_compl._004.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1644/proj.lei_compl._no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1662/projeto_lei_complementar_006-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1804/lei_compl._007_novo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1805/proj._lei_compl._008.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_lei_compl_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_lei_complementar_no_10-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1929/projeto_de_lei_complementar_no_11.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1930/projeto_de_lei_complementar_no_12.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1433/proj.emenda_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1434/proj.emenda_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1436/proj.emenda_003-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1437/proj._mensagem_001.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatis.rj.leg.br/media/sapl/public/materialegislativa/2025/1523/proj._lei_compl._002-2025_substitutivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H545"/>
+  <dimension ref="A1:H548"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -14055,51 +14094,51 @@
       </c>
       <c r="G291" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="H291" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>1143</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>1144</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292" t="s">
         <v>12</v>
       </c>
       <c r="F292" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="H292" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>1147</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>1148</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293" t="s">
         <v>12</v>
       </c>
       <c r="F293" t="s">
@@ -14133,51 +14172,51 @@
       </c>
       <c r="G294" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="H294" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>1155</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>1156</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295" t="s">
         <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="H295" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>1159</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>1160</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296" t="s">
         <v>12</v>
       </c>
       <c r="F296" t="s">
@@ -14185,184 +14224,184 @@
       </c>
       <c r="G296" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="H296" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>1163</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>1164</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297" t="s">
         <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="H297" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>1167</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>1168</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298" t="s">
         <v>12</v>
       </c>
       <c r="F298" t="s">
         <v>61</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>62</v>
+        <v>1169</v>
       </c>
       <c r="H298" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299" t="s">
         <v>12</v>
       </c>
       <c r="F299" t="s">
         <v>61</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1172</v>
+        <v>62</v>
       </c>
       <c r="H299" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>1174</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>1175</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300" t="s">
         <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>62</v>
+        <v>1176</v>
       </c>
       <c r="H300" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301" t="s">
         <v>12</v>
       </c>
       <c r="F301" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="H301" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302" t="s">
         <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1183</v>
+        <v>62</v>
       </c>
       <c r="H302" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
         <v>1185</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>1186</v>
       </c>
       <c r="D303" t="s">
         <v>11</v>
       </c>
       <c r="E303" t="s">
         <v>12</v>
       </c>
       <c r="F303" t="s">
         <v>36</v>
       </c>
       <c r="G303" s="1" t="s">
@@ -14419,77 +14458,77 @@
       </c>
       <c r="G305" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="H305" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>1197</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>1198</v>
       </c>
       <c r="D306" t="s">
         <v>11</v>
       </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="H306" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>1201</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>1202</v>
       </c>
       <c r="D307" t="s">
         <v>11</v>
       </c>
       <c r="E307" t="s">
         <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="H307" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>1205</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>1206</v>
       </c>
       <c r="D308" t="s">
         <v>11</v>
       </c>
       <c r="E308" t="s">
         <v>12</v>
       </c>
       <c r="F308" t="s">
@@ -14497,129 +14536,129 @@
       </c>
       <c r="G308" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="H308" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>1209</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>1210</v>
       </c>
       <c r="D309" t="s">
         <v>11</v>
       </c>
       <c r="E309" t="s">
         <v>12</v>
       </c>
       <c r="F309" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="H309" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
         <v>1213</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>1214</v>
       </c>
       <c r="D310" t="s">
         <v>11</v>
       </c>
       <c r="E310" t="s">
         <v>12</v>
       </c>
       <c r="F310" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="H310" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
         <v>1217</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>1218</v>
       </c>
       <c r="D311" t="s">
         <v>11</v>
       </c>
       <c r="E311" t="s">
         <v>12</v>
       </c>
       <c r="F311" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="H311" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>1221</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>1222</v>
       </c>
       <c r="D312" t="s">
         <v>11</v>
       </c>
       <c r="E312" t="s">
         <v>12</v>
       </c>
       <c r="F312" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>1223</v>
       </c>
       <c r="H312" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>1225</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>1226</v>
       </c>
       <c r="D313" t="s">
         <v>11</v>
       </c>
       <c r="E313" t="s">
         <v>12</v>
       </c>
       <c r="F313" t="s">
@@ -14653,181 +14692,181 @@
       </c>
       <c r="G314" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="H314" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>1233</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>1234</v>
       </c>
       <c r="D315" t="s">
         <v>11</v>
       </c>
       <c r="E315" t="s">
         <v>12</v>
       </c>
       <c r="F315" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="H315" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>1237</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>1238</v>
       </c>
       <c r="D316" t="s">
         <v>11</v>
       </c>
       <c r="E316" t="s">
         <v>12</v>
       </c>
       <c r="F316" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="H316" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
         <v>1241</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>1242</v>
       </c>
       <c r="D317" t="s">
         <v>11</v>
       </c>
       <c r="E317" t="s">
         <v>12</v>
       </c>
       <c r="F317" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="H317" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
         <v>1245</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>1246</v>
       </c>
       <c r="D318" t="s">
         <v>11</v>
       </c>
       <c r="E318" t="s">
         <v>12</v>
       </c>
       <c r="F318" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="H318" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
         <v>1249</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>1250</v>
       </c>
       <c r="D319" t="s">
         <v>11</v>
       </c>
       <c r="E319" t="s">
         <v>12</v>
       </c>
       <c r="F319" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="H319" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
         <v>1253</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>1254</v>
       </c>
       <c r="D320" t="s">
         <v>11</v>
       </c>
       <c r="E320" t="s">
         <v>12</v>
       </c>
       <c r="F320" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="H320" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
         <v>1257</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>1258</v>
       </c>
       <c r="D321" t="s">
         <v>11</v>
       </c>
       <c r="E321" t="s">
         <v>12</v>
       </c>
       <c r="F321" t="s">
@@ -14912,517 +14951,517 @@
         <v>61</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="H324" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
         <v>1273</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>1274</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325" t="s">
         <v>12</v>
       </c>
+      <c r="F325" t="s">
+        <v>61</v>
+      </c>
       <c r="G325" s="1" t="s">
-        <v>62</v>
+        <v>1275</v>
       </c>
       <c r="H325" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="D326" t="s">
         <v>11</v>
       </c>
       <c r="E326" t="s">
         <v>12</v>
       </c>
       <c r="F326" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="H326" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D327" t="s">
         <v>11</v>
       </c>
       <c r="E327" t="s">
         <v>12</v>
       </c>
       <c r="F327" t="s">
         <v>61</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="H327" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D328" t="s">
         <v>11</v>
       </c>
       <c r="E328" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H328" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D329" t="s">
         <v>11</v>
       </c>
       <c r="E329" t="s">
         <v>12</v>
       </c>
       <c r="F329" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="H329" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D330" t="s">
         <v>11</v>
       </c>
       <c r="E330" t="s">
         <v>12</v>
       </c>
       <c r="F330" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="H330" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="D331" t="s">
         <v>11</v>
       </c>
       <c r="E331" t="s">
         <v>12</v>
       </c>
       <c r="F331" t="s">
         <v>61</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1297</v>
+        <v>62</v>
       </c>
       <c r="H331" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
         <v>1299</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>1300</v>
       </c>
       <c r="D332" t="s">
         <v>11</v>
       </c>
       <c r="E332" t="s">
         <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="H332" t="s">
-        <v>1286</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="D333" t="s">
         <v>11</v>
       </c>
       <c r="E333" t="s">
         <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="H333" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="D334" t="s">
         <v>11</v>
       </c>
       <c r="E334" t="s">
         <v>12</v>
       </c>
       <c r="F334" t="s">
         <v>61</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>62</v>
+        <v>1309</v>
       </c>
       <c r="H334" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="D335" t="s">
         <v>11</v>
       </c>
       <c r="E335" t="s">
         <v>12</v>
       </c>
       <c r="F335" t="s">
         <v>61</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>62</v>
+        <v>1313</v>
       </c>
       <c r="H335" t="s">
-        <v>1311</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="D336" t="s">
         <v>11</v>
       </c>
       <c r="E336" t="s">
         <v>12</v>
       </c>
       <c r="F336" t="s">
         <v>61</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="H336" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="D337" t="s">
         <v>11</v>
       </c>
       <c r="E337" t="s">
         <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1318</v>
+        <v>62</v>
       </c>
       <c r="H337" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="D338" t="s">
         <v>11</v>
       </c>
       <c r="E338" t="s">
         <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1322</v>
+        <v>62</v>
       </c>
       <c r="H338" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
         <v>1324</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>1325</v>
       </c>
       <c r="D339" t="s">
         <v>11</v>
       </c>
       <c r="E339" t="s">
         <v>12</v>
       </c>
       <c r="F339" t="s">
         <v>61</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="H339" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>1328</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>1329</v>
       </c>
       <c r="D340" t="s">
         <v>11</v>
       </c>
       <c r="E340" t="s">
         <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="H340" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
         <v>1332</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>1333</v>
       </c>
       <c r="D341" t="s">
         <v>11</v>
       </c>
       <c r="E341" t="s">
         <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="H341" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
         <v>1336</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>1337</v>
       </c>
       <c r="D342" t="s">
         <v>11</v>
       </c>
       <c r="E342" t="s">
         <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="H342" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
         <v>1340</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>1341</v>
       </c>
       <c r="D343" t="s">
         <v>11</v>
       </c>
       <c r="E343" t="s">
         <v>12</v>
       </c>
       <c r="F343" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="H343" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
         <v>1344</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>1345</v>
       </c>
       <c r="D344" t="s">
         <v>11</v>
       </c>
       <c r="E344" t="s">
         <v>12</v>
       </c>
       <c r="F344" t="s">
@@ -15586,153 +15625,153 @@
       </c>
       <c r="G350" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="H350" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>1372</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>1373</v>
       </c>
       <c r="D351" t="s">
         <v>11</v>
       </c>
       <c r="E351" t="s">
         <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="H351" t="s">
         <v>1375</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>1376</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>1377</v>
       </c>
       <c r="D352" t="s">
         <v>11</v>
       </c>
       <c r="E352" t="s">
         <v>12</v>
       </c>
+      <c r="F352" t="s">
+        <v>22</v>
+      </c>
       <c r="G352" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="H352" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
         <v>1380</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>1381</v>
       </c>
       <c r="D353" t="s">
         <v>11</v>
       </c>
       <c r="E353" t="s">
         <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>1382</v>
       </c>
       <c r="H353" t="s">
         <v>1383</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
         <v>1384</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>1385</v>
       </c>
       <c r="D354" t="s">
         <v>11</v>
       </c>
       <c r="E354" t="s">
         <v>12</v>
       </c>
       <c r="F354" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="H354" t="s">
         <v>1387</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
         <v>1388</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>1389</v>
       </c>
       <c r="D355" t="s">
         <v>11</v>
       </c>
       <c r="E355" t="s">
         <v>12</v>
       </c>
-      <c r="F355" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G355" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="H355" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>1392</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>1393</v>
       </c>
       <c r="D356" t="s">
         <v>11</v>
       </c>
       <c r="E356" t="s">
         <v>12</v>
       </c>
       <c r="F356" t="s">
         <v>36</v>
@@ -15765,256 +15804,256 @@
       </c>
       <c r="G357" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="H357" t="s">
         <v>1399</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
         <v>1400</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>1401</v>
       </c>
       <c r="D358" t="s">
         <v>11</v>
       </c>
       <c r="E358" t="s">
         <v>12</v>
       </c>
       <c r="F358" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="H358" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
         <v>1404</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>1405</v>
       </c>
       <c r="D359" t="s">
         <v>11</v>
       </c>
       <c r="E359" t="s">
         <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="G359" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="H359" t="s">
         <v>1407</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
         <v>1408</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>1409</v>
       </c>
       <c r="D360" t="s">
         <v>11</v>
       </c>
       <c r="E360" t="s">
         <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="H360" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>1412</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>1413</v>
       </c>
       <c r="D361" t="s">
         <v>11</v>
       </c>
       <c r="E361" t="s">
         <v>12</v>
       </c>
       <c r="F361" t="s">
         <v>22</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="H361" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
         <v>1416</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>1417</v>
       </c>
       <c r="D362" t="s">
         <v>11</v>
       </c>
       <c r="E362" t="s">
         <v>12</v>
       </c>
+      <c r="F362" t="s">
+        <v>22</v>
+      </c>
       <c r="G362" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="H362" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
         <v>1420</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>1421</v>
       </c>
       <c r="D363" t="s">
         <v>11</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="H363" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
         <v>1424</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>1425</v>
       </c>
       <c r="D364" t="s">
         <v>11</v>
       </c>
       <c r="E364" t="s">
         <v>12</v>
       </c>
       <c r="F364" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="H364" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
         <v>1428</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>1429</v>
       </c>
       <c r="D365" t="s">
         <v>11</v>
       </c>
       <c r="E365" t="s">
         <v>12</v>
       </c>
-      <c r="F365" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="H365" t="s">
         <v>1431</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
         <v>1432</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>1433</v>
       </c>
       <c r="D366" t="s">
         <v>11</v>
       </c>
       <c r="E366" t="s">
         <v>12</v>
       </c>
       <c r="F366" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="G366" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="H366" t="s">
         <v>1435</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
         <v>1436</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>1437</v>
       </c>
       <c r="D367" t="s">
         <v>11</v>
       </c>
       <c r="E367" t="s">
         <v>12</v>
       </c>
       <c r="F367" t="s">
@@ -16074,51 +16113,51 @@
       </c>
       <c r="G369" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="H369" t="s">
         <v>1447</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
         <v>1448</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>1449</v>
       </c>
       <c r="D370" t="s">
         <v>11</v>
       </c>
       <c r="E370" t="s">
         <v>12</v>
       </c>
       <c r="F370" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="G370" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="H370" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>1452</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>1453</v>
       </c>
       <c r="D371" t="s">
         <v>11</v>
       </c>
       <c r="E371" t="s">
         <v>12</v>
       </c>
       <c r="F371" t="s">
@@ -16152,259 +16191,259 @@
       </c>
       <c r="G372" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="H372" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
         <v>1460</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>1461</v>
       </c>
       <c r="D373" t="s">
         <v>11</v>
       </c>
       <c r="E373" t="s">
         <v>12</v>
       </c>
       <c r="F373" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="H373" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
         <v>1464</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>1465</v>
       </c>
       <c r="D374" t="s">
         <v>11</v>
       </c>
       <c r="E374" t="s">
         <v>12</v>
       </c>
       <c r="F374" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="H374" t="s">
         <v>1467</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
         <v>1468</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>1469</v>
       </c>
       <c r="D375" t="s">
         <v>11</v>
       </c>
       <c r="E375" t="s">
         <v>12</v>
       </c>
       <c r="F375" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>1470</v>
       </c>
       <c r="H375" t="s">
-        <v>1451</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="D376" t="s">
         <v>11</v>
       </c>
       <c r="E376" t="s">
         <v>12</v>
       </c>
       <c r="F376" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="H376" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="D377" t="s">
         <v>11</v>
       </c>
       <c r="E377" t="s">
         <v>12</v>
       </c>
       <c r="F377" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="H377" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="D378" t="s">
         <v>11</v>
       </c>
       <c r="E378" t="s">
         <v>12</v>
       </c>
       <c r="F378" t="s">
         <v>61</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="H378" t="s">
-        <v>1482</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>1483</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>1484</v>
       </c>
       <c r="D379" t="s">
         <v>11</v>
       </c>
       <c r="E379" t="s">
         <v>12</v>
       </c>
       <c r="F379" t="s">
         <v>61</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="H379" t="s">
         <v>1486</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>1487</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>1488</v>
       </c>
       <c r="D380" t="s">
         <v>11</v>
       </c>
       <c r="E380" t="s">
         <v>12</v>
       </c>
       <c r="F380" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="H380" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
         <v>1491</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>1492</v>
       </c>
       <c r="D381" t="s">
         <v>11</v>
       </c>
       <c r="E381" t="s">
         <v>12</v>
       </c>
       <c r="F381" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="H381" t="s">
         <v>1494</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
         <v>1495</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>1496</v>
       </c>
       <c r="D382" t="s">
         <v>11</v>
       </c>
       <c r="E382" t="s">
         <v>12</v>
       </c>
       <c r="F382" t="s">
@@ -16412,4257 +16451,4335 @@
       </c>
       <c r="G382" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="H382" t="s">
         <v>1498</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>1499</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>1500</v>
       </c>
       <c r="D383" t="s">
         <v>11</v>
       </c>
       <c r="E383" t="s">
         <v>12</v>
       </c>
       <c r="F383" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>62</v>
+        <v>1501</v>
       </c>
       <c r="H383" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="D384" t="s">
         <v>11</v>
       </c>
       <c r="E384" t="s">
         <v>12</v>
       </c>
       <c r="F384" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="H384" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="D385" t="s">
         <v>11</v>
       </c>
       <c r="E385" t="s">
         <v>12</v>
       </c>
       <c r="F385" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H385" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D386" t="s">
         <v>11</v>
       </c>
       <c r="E386" t="s">
         <v>12</v>
       </c>
       <c r="F386" t="s">
         <v>61</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H386" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>17</v>
+        <v>1515</v>
       </c>
       <c r="D387" t="s">
-        <v>1514</v>
+        <v>11</v>
       </c>
       <c r="E387" t="s">
-        <v>1515</v>
+        <v>12</v>
       </c>
       <c r="F387" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="H387" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>1518</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>1519</v>
       </c>
       <c r="D388" t="s">
-        <v>1514</v>
+        <v>11</v>
       </c>
       <c r="E388" t="s">
-        <v>1515</v>
+        <v>12</v>
       </c>
       <c r="F388" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>62</v>
+        <v>1520</v>
       </c>
       <c r="H388" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="D389" t="s">
-        <v>1514</v>
+        <v>11</v>
       </c>
       <c r="E389" t="s">
-        <v>1515</v>
+        <v>12</v>
       </c>
       <c r="F389" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1523</v>
+        <v>62</v>
       </c>
       <c r="H389" t="s">
         <v>1524</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
         <v>1525</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
+        <v>17</v>
+      </c>
+      <c r="D390" t="s">
         <v>1526</v>
       </c>
-      <c r="D390" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E390" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F390" t="s">
         <v>22</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="H390" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="D391" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E391" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F391" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1531</v>
+        <v>62</v>
       </c>
       <c r="H391" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>1533</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>60</v>
+        <v>1534</v>
       </c>
       <c r="D392" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E392" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F392" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>62</v>
+        <v>1535</v>
       </c>
       <c r="H392" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>65</v>
+        <v>1538</v>
       </c>
       <c r="D393" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E393" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F393" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>62</v>
+        <v>1539</v>
       </c>
       <c r="H393" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>69</v>
+        <v>1542</v>
       </c>
       <c r="D394" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E394" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F394" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>62</v>
+        <v>1543</v>
       </c>
       <c r="H394" t="s">
-        <v>1538</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1539</v>
+        <v>1545</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="D395" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E395" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F395" t="s">
         <v>74</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H395" t="s">
-        <v>1540</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1541</v>
+        <v>1547</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D396" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E396" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F396" t="s">
         <v>74</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H396" t="s">
-        <v>1542</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D397" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E397" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F397" t="s">
         <v>74</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H397" t="s">
-        <v>1544</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1545</v>
+        <v>1551</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="D398" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E398" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F398" t="s">
         <v>74</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H398" t="s">
-        <v>1546</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1547</v>
+        <v>1553</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1548</v>
+        <v>78</v>
       </c>
       <c r="D399" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E399" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F399" t="s">
         <v>74</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H399" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1551</v>
+        <v>82</v>
       </c>
       <c r="D400" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E400" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F400" t="s">
         <v>74</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H400" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1554</v>
+        <v>86</v>
       </c>
       <c r="D401" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E401" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F401" t="s">
         <v>74</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H401" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="D402" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E402" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F402" t="s">
         <v>74</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H402" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="D403" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E403" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F403" t="s">
         <v>74</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H403" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>98</v>
+        <v>1566</v>
       </c>
       <c r="D404" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E404" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F404" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1563</v>
+        <v>62</v>
       </c>
       <c r="H404" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="D405" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E405" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F405" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1567</v>
+        <v>62</v>
       </c>
       <c r="H405" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>126</v>
+        <v>1572</v>
       </c>
       <c r="D406" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E406" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F406" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1570</v>
+        <v>62</v>
       </c>
       <c r="H406" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="D407" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E407" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F407" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="H407" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="D408" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E408" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F408" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="H408" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="D409" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E409" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F409" t="s">
         <v>22</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="H409" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="D410" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E410" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F410" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="H410" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>154</v>
+        <v>1588</v>
       </c>
       <c r="D411" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E411" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F411" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="H411" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1589</v>
+        <v>142</v>
       </c>
       <c r="D412" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E412" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F412" t="s">
         <v>22</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="H412" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1593</v>
+        <v>150</v>
       </c>
       <c r="D413" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E413" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F413" t="s">
         <v>22</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="H413" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="D414" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E414" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F414" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="H414" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>182</v>
+        <v>1601</v>
       </c>
       <c r="D415" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E415" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F415" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="H415" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="D416" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E416" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F416" t="s">
         <v>22</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="H416" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="D417" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E417" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F417" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="H417" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="D418" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E418" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F418" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="H418" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>206</v>
+        <v>1615</v>
       </c>
       <c r="D419" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E419" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F419" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="H419" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>210</v>
+        <v>190</v>
       </c>
       <c r="D420" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E420" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F420" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="H420" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="D421" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E421" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F421" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="H421" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="D422" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E422" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F422" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="H422" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="D423" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="E423" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="F423" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="H423" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>10</v>
+        <v>214</v>
       </c>
       <c r="D424" t="s">
-        <v>1628</v>
+        <v>1526</v>
       </c>
       <c r="E424" t="s">
-        <v>1629</v>
+        <v>1527</v>
       </c>
       <c r="F424" t="s">
-        <v>1630</v>
+        <v>13</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="H424" t="s">
         <v>1632</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
         <v>1633</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
+        <v>222</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F425" t="s">
+        <v>13</v>
+      </c>
+      <c r="G425" s="1" t="s">
         <v>1634</v>
       </c>
-      <c r="D425" t="s">
-[...8 lines deleted...]
-      <c r="G425" s="1" t="s">
+      <c r="H425" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>226</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F426" t="s">
+        <v>13</v>
+      </c>
+      <c r="G426" s="1" t="s">
         <v>1637</v>
       </c>
-      <c r="B426" t="s">
-[...14 lines deleted...]
-      <c r="G426" s="1" t="s">
+      <c r="H426" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>10</v>
+      </c>
+      <c r="D427" t="s">
         <v>1640</v>
       </c>
-      <c r="B427" t="s">
-[...2 lines deleted...]
-      <c r="C427" t="s">
+      <c r="E427" t="s">
         <v>1641</v>
       </c>
-      <c r="D427" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F427" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="H427" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="D428" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="E428" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="F428" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H428" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D429" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="E429" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="F429" t="s">
-        <v>74</v>
+        <v>1642</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="H429" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1522</v>
+        <v>1653</v>
       </c>
       <c r="D430" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="E430" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="F430" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="H430" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="D431" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="E431" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="F431" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="H431" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1659</v>
+        <v>26</v>
       </c>
       <c r="D432" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="E432" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="F432" t="s">
-        <v>1630</v>
+        <v>74</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="H432" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1526</v>
+        <v>1534</v>
       </c>
       <c r="D433" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="E433" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="F433" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="H433" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1530</v>
+        <v>1667</v>
       </c>
       <c r="D434" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="E434" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="F434" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="H434" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="D435" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="E435" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="F435" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="H435" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>10</v>
+        <v>1538</v>
       </c>
       <c r="D436" t="s">
-        <v>1673</v>
+        <v>1640</v>
       </c>
       <c r="E436" t="s">
-        <v>1674</v>
+        <v>1641</v>
       </c>
       <c r="F436" t="s">
-        <v>74</v>
+        <v>1642</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="H436" t="s">
         <v>1676</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
         <v>1677</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1634</v>
+        <v>1542</v>
       </c>
       <c r="D437" t="s">
-        <v>1673</v>
+        <v>1640</v>
       </c>
       <c r="E437" t="s">
-        <v>1674</v>
+        <v>1641</v>
       </c>
       <c r="F437" t="s">
-        <v>74</v>
+        <v>1642</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="H437" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
         <v>1680</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>17</v>
+        <v>1681</v>
       </c>
       <c r="D438" t="s">
-        <v>1673</v>
+        <v>1640</v>
       </c>
       <c r="E438" t="s">
-        <v>1674</v>
+        <v>1641</v>
       </c>
       <c r="F438" t="s">
-        <v>74</v>
+        <v>1642</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="H438" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1641</v>
+        <v>10</v>
       </c>
       <c r="D439" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E439" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F439" t="s">
         <v>74</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="H439" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E440" t="s">
         <v>1686</v>
       </c>
-      <c r="B440" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F440" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="H440" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1645</v>
+        <v>17</v>
       </c>
       <c r="D441" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E441" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F441" t="s">
-        <v>279</v>
+        <v>74</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="H441" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>21</v>
+        <v>1653</v>
       </c>
       <c r="D442" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E442" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F442" t="s">
-        <v>279</v>
+        <v>74</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="H442" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1519</v>
+        <v>1699</v>
       </c>
       <c r="D443" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E443" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F443" t="s">
-        <v>279</v>
+        <v>22</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="H443" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>26</v>
+        <v>1657</v>
       </c>
       <c r="D444" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E444" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F444" t="s">
-        <v>13</v>
+        <v>279</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="H444" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1522</v>
+        <v>21</v>
       </c>
       <c r="D445" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E445" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F445" t="s">
-        <v>61</v>
+        <v>279</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="H445" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1655</v>
+        <v>1531</v>
       </c>
       <c r="D446" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E446" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F446" t="s">
-        <v>31</v>
+        <v>279</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="H446" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1659</v>
+        <v>26</v>
       </c>
       <c r="D447" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E447" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F447" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="H447" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1526</v>
+        <v>1534</v>
       </c>
       <c r="D448" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E448" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F448" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="H448" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1530</v>
+        <v>1667</v>
       </c>
       <c r="D449" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E449" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F449" t="s">
         <v>31</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="H449" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="D450" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E450" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F450" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
       <c r="H450" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1721</v>
+        <v>1538</v>
       </c>
       <c r="D451" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E451" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F451" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="H451" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1725</v>
+        <v>1542</v>
       </c>
       <c r="D452" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E452" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F452" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="H452" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1729</v>
+        <v>1681</v>
       </c>
       <c r="D453" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E453" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F453" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="H453" t="s">
         <v>1731</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
         <v>1732</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>1733</v>
       </c>
       <c r="D454" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E454" t="s">
-        <v>1674</v>
+        <v>1686</v>
+      </c>
+      <c r="F454" t="s">
+        <v>22</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>62</v>
+        <v>1734</v>
       </c>
       <c r="H454" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="D455" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E455" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F455" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="H455" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="D456" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E456" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F456" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="H456" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="D457" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E457" t="s">
-        <v>1674</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1686</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1745</v>
+        <v>62</v>
       </c>
       <c r="H457" t="s">
         <v>1746</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
         <v>1747</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>1748</v>
       </c>
       <c r="D458" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E458" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F458" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="H458" t="s">
         <v>1750</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
         <v>1751</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>30</v>
+        <v>1752</v>
       </c>
       <c r="D459" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E459" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F459" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="H459" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>35</v>
+        <v>1756</v>
       </c>
       <c r="D460" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E460" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F460" t="s">
-        <v>36</v>
+        <v>279</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="H460" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>40</v>
+        <v>1760</v>
       </c>
       <c r="D461" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E461" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F461" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="H461" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D462" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E462" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F462" t="s">
-        <v>1761</v>
+        <v>36</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="H462" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D463" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="E463" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="F463" t="s">
-        <v>1761</v>
+        <v>36</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="H463" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D464" t="s">
-        <v>1768</v>
+        <v>1685</v>
       </c>
       <c r="E464" t="s">
-        <v>1769</v>
+        <v>1686</v>
       </c>
       <c r="F464" t="s">
-        <v>279</v>
+        <v>13</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="H464" t="s">
         <v>1771</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
         <v>1772</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1634</v>
+        <v>44</v>
       </c>
       <c r="D465" t="s">
-        <v>1768</v>
+        <v>1685</v>
       </c>
       <c r="E465" t="s">
-        <v>1769</v>
+        <v>1686</v>
       </c>
       <c r="F465" t="s">
-        <v>279</v>
+        <v>1773</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="H465" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D466" t="s">
-        <v>1768</v>
+        <v>1685</v>
       </c>
       <c r="E466" t="s">
-        <v>1769</v>
+        <v>1686</v>
       </c>
       <c r="F466" t="s">
-        <v>1776</v>
+        <v>1773</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>1777</v>
       </c>
       <c r="H466" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>1779</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1641</v>
+        <v>10</v>
       </c>
       <c r="D467" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E467" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F467" t="s">
         <v>279</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="H467" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1687</v>
+        <v>1646</v>
       </c>
       <c r="D468" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E468" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F468" t="s">
-        <v>1783</v>
+        <v>279</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="H468" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1645</v>
+        <v>17</v>
       </c>
       <c r="D469" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E469" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F469" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="H469" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>21</v>
+        <v>1653</v>
       </c>
       <c r="D470" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E470" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F470" t="s">
-        <v>1790</v>
+        <v>279</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="H470" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1519</v>
+        <v>1699</v>
       </c>
       <c r="D471" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E471" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F471" t="s">
-        <v>36</v>
+        <v>1795</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="H471" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>26</v>
+        <v>1657</v>
       </c>
       <c r="D472" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E472" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F472" t="s">
-        <v>1797</v>
+        <v>1795</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="H472" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1655</v>
+        <v>21</v>
       </c>
       <c r="D473" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E473" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F473" t="s">
-        <v>1630</v>
+        <v>1802</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="H473" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1659</v>
+        <v>1531</v>
       </c>
       <c r="D474" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E474" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F474" t="s">
-        <v>1630</v>
+        <v>36</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
       <c r="H474" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1526</v>
+        <v>26</v>
       </c>
       <c r="D475" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E475" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F475" t="s">
-        <v>1783</v>
+        <v>1809</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="H475" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>1530</v>
+        <v>1667</v>
       </c>
       <c r="D476" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E476" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F476" t="s">
-        <v>1783</v>
+        <v>1642</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="H476" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="D477" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E477" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F477" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="H477" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1721</v>
+        <v>1538</v>
       </c>
       <c r="D478" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E478" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F478" t="s">
-        <v>1783</v>
+        <v>1795</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="H478" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>1725</v>
+        <v>1542</v>
       </c>
       <c r="D479" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E479" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F479" t="s">
-        <v>74</v>
+        <v>1795</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="H479" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1729</v>
+        <v>1681</v>
       </c>
       <c r="D480" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E480" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F480" t="s">
-        <v>74</v>
+        <v>1642</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="H480" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>1733</v>
       </c>
       <c r="D481" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E481" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F481" t="s">
-        <v>1783</v>
+        <v>1795</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="H481" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="D482" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E482" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F482" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1828</v>
+        <v>1831</v>
       </c>
       <c r="H482" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1830</v>
+        <v>1833</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="D483" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E483" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F483" t="s">
-        <v>1783</v>
+        <v>74</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
       <c r="H483" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="D484" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E484" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F484" t="s">
-        <v>1783</v>
+        <v>1795</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1834</v>
+        <v>1837</v>
       </c>
       <c r="H484" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>1748</v>
       </c>
       <c r="D485" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E485" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F485" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
       <c r="H485" t="s">
-        <v>1838</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1839</v>
+        <v>1842</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>30</v>
+        <v>1752</v>
       </c>
       <c r="D486" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E486" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F486" t="s">
-        <v>1783</v>
+        <v>1795</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1840</v>
+        <v>1843</v>
       </c>
       <c r="H486" t="s">
-        <v>1841</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1842</v>
+        <v>1845</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>35</v>
+        <v>1756</v>
       </c>
       <c r="D487" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E487" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F487" t="s">
-        <v>74</v>
+        <v>1795</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1843</v>
+        <v>1846</v>
       </c>
       <c r="H487" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1845</v>
+        <v>1848</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>40</v>
+        <v>1760</v>
       </c>
       <c r="D488" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E488" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F488" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1846</v>
+        <v>1849</v>
       </c>
       <c r="H488" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1848</v>
+        <v>1851</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D489" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E489" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F489" t="s">
-        <v>74</v>
+        <v>1795</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1849</v>
+        <v>1852</v>
       </c>
       <c r="H489" t="s">
-        <v>1850</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1851</v>
+        <v>1854</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D490" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E490" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F490" t="s">
-        <v>1783</v>
+        <v>74</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
       <c r="H490" t="s">
-        <v>1853</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1854</v>
+        <v>1857</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D491" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E491" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F491" t="s">
-        <v>1783</v>
+        <v>74</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="H491" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="D492" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E492" t="s">
-        <v>1769</v>
+        <v>1781</v>
+      </c>
+      <c r="F492" t="s">
+        <v>74</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="H492" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="D493" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E493" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F493" t="s">
-        <v>279</v>
+        <v>1795</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
       <c r="H493" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1863</v>
+        <v>1866</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="D494" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E494" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F494" t="s">
-        <v>13</v>
+        <v>1795</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1864</v>
+        <v>1867</v>
       </c>
       <c r="H494" t="s">
-        <v>1865</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D495" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E495" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="H495" t="s">
-        <v>1868</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1869</v>
+        <v>1872</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="D496" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E496" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F496" t="s">
-        <v>1783</v>
+        <v>279</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1870</v>
+        <v>1873</v>
       </c>
       <c r="H496" t="s">
-        <v>1871</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>1548</v>
+        <v>78</v>
       </c>
       <c r="D497" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E497" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F497" t="s">
-        <v>1873</v>
+        <v>13</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="H497" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>1551</v>
+        <v>82</v>
       </c>
       <c r="D498" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E498" t="s">
-        <v>1769</v>
-[...2 lines deleted...]
-        <v>1873</v>
+        <v>1781</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="H498" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>1560</v>
+        <v>86</v>
       </c>
       <c r="D499" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E499" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F499" t="s">
-        <v>36</v>
+        <v>1795</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="H499" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>90</v>
+        <v>1560</v>
       </c>
       <c r="D500" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E500" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F500" t="s">
-        <v>36</v>
+        <v>1885</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
       <c r="H500" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1781</v>
+      </c>
+      <c r="F501" t="s">
         <v>1885</v>
       </c>
-      <c r="B501" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G501" s="1" t="s">
-        <v>1886</v>
+        <v>1889</v>
       </c>
       <c r="H501" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>98</v>
+        <v>1572</v>
       </c>
       <c r="D502" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E502" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F502" t="s">
         <v>36</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1889</v>
+        <v>1892</v>
       </c>
       <c r="H502" t="s">
-        <v>1890</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1891</v>
+        <v>1894</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>1566</v>
+        <v>90</v>
       </c>
       <c r="D503" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E503" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F503" t="s">
         <v>36</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1892</v>
+        <v>1895</v>
       </c>
       <c r="H503" t="s">
-        <v>1893</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1894</v>
+        <v>1897</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="D504" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E504" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F504" t="s">
         <v>36</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1895</v>
+        <v>1898</v>
       </c>
       <c r="H504" t="s">
-        <v>1896</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1897</v>
+        <v>1900</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="D505" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E505" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F505" t="s">
         <v>36</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1898</v>
+        <v>1901</v>
       </c>
       <c r="H505" t="s">
-        <v>1899</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1900</v>
+        <v>1903</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>110</v>
+        <v>1578</v>
       </c>
       <c r="D506" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E506" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F506" t="s">
         <v>36</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1901</v>
+        <v>1904</v>
       </c>
       <c r="H506" t="s">
-        <v>1902</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1903</v>
+        <v>1906</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D507" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E507" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F507" t="s">
         <v>36</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1904</v>
+        <v>1907</v>
       </c>
       <c r="H507" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1906</v>
+        <v>1909</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="D508" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E508" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F508" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1907</v>
+        <v>1910</v>
       </c>
       <c r="H508" t="s">
-        <v>1908</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="D509" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E509" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F509" t="s">
         <v>36</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="H509" t="s">
-        <v>1911</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="D510" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E510" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F510" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="H510" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="D511" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E511" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F511" t="s">
-        <v>1783</v>
+        <v>22</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="H511" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="D512" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E512" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F512" t="s">
-        <v>1783</v>
+        <v>36</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1919</v>
+        <v>1922</v>
       </c>
       <c r="H512" t="s">
-        <v>1920</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1921</v>
+        <v>1924</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="D513" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E513" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F513" t="s">
-        <v>279</v>
+        <v>74</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="H513" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1924</v>
+        <v>1927</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>1925</v>
+        <v>130</v>
       </c>
       <c r="D514" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E514" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F514" t="s">
-        <v>1926</v>
+        <v>1795</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="H514" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>1930</v>
+        <v>134</v>
       </c>
       <c r="D515" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E515" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F515" t="s">
-        <v>279</v>
+        <v>1795</v>
       </c>
       <c r="G515" s="1" t="s">
         <v>1931</v>
       </c>
       <c r="H515" t="s">
         <v>1932</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
         <v>1933</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>1576</v>
+        <v>138</v>
       </c>
       <c r="D516" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E516" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F516" t="s">
-        <v>13</v>
+        <v>279</v>
       </c>
       <c r="G516" s="1" t="s">
         <v>1934</v>
       </c>
       <c r="H516" t="s">
         <v>1935</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
         <v>1936</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>1937</v>
       </c>
       <c r="D517" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E517" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F517" t="s">
-        <v>1783</v>
+        <v>1938</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="H517" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>142</v>
+        <v>1942</v>
       </c>
       <c r="D518" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E518" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F518" t="s">
-        <v>22</v>
+        <v>279</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="H518" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>146</v>
+        <v>1588</v>
       </c>
       <c r="D519" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E519" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F519" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="H519" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>150</v>
+        <v>1949</v>
       </c>
       <c r="D520" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E520" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F520" t="s">
-        <v>74</v>
+        <v>1795</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="H520" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>1950</v>
+        <v>142</v>
       </c>
       <c r="D521" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E521" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F521" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="H521" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="D522" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E522" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F522" t="s">
-        <v>1954</v>
+        <v>74</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="H522" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="D523" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E523" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F523" t="s">
-        <v>1783</v>
+        <v>74</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="H523" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>162</v>
+        <v>1962</v>
       </c>
       <c r="D524" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E524" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F524" t="s">
-        <v>1783</v>
+        <v>13</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="H524" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="D525" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E525" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F525" t="s">
-        <v>36</v>
+        <v>1966</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>62</v>
+        <v>1967</v>
       </c>
       <c r="H525" t="s">
-        <v>1964</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1965</v>
+        <v>1969</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>1589</v>
+        <v>158</v>
       </c>
       <c r="D526" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E526" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F526" t="s">
-        <v>13</v>
+        <v>1795</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>62</v>
+        <v>1970</v>
       </c>
       <c r="H526" t="s">
-        <v>1966</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1967</v>
+        <v>1972</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>1968</v>
+        <v>162</v>
       </c>
       <c r="D527" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E527" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F527" t="s">
-        <v>36</v>
+        <v>1795</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>62</v>
+        <v>1973</v>
       </c>
       <c r="H527" t="s">
-        <v>1969</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1970</v>
+        <v>1975</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>1971</v>
+        <v>166</v>
       </c>
       <c r="D528" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="E528" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="F528" t="s">
-        <v>1630</v>
+        <v>36</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1972</v>
+        <v>62</v>
       </c>
       <c r="H528" t="s">
-        <v>1973</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>10</v>
+        <v>1601</v>
       </c>
       <c r="D529" t="s">
-        <v>1975</v>
+        <v>1780</v>
       </c>
       <c r="E529" t="s">
-        <v>1976</v>
+        <v>1781</v>
       </c>
       <c r="F529" t="s">
-        <v>1630</v>
+        <v>13</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1977</v>
+        <v>62</v>
       </c>
       <c r="H529" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
         <v>1979</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>1634</v>
+        <v>1980</v>
       </c>
       <c r="D530" t="s">
-        <v>1975</v>
+        <v>1780</v>
       </c>
       <c r="E530" t="s">
-        <v>1976</v>
+        <v>1781</v>
       </c>
       <c r="F530" t="s">
-        <v>1783</v>
+        <v>36</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1980</v>
+        <v>62</v>
       </c>
       <c r="H530" t="s">
         <v>1981</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
         <v>1982</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>17</v>
+        <v>1983</v>
       </c>
       <c r="D531" t="s">
-        <v>1975</v>
+        <v>1780</v>
       </c>
       <c r="E531" t="s">
-        <v>1976</v>
+        <v>1781</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1642</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>62</v>
+        <v>1984</v>
       </c>
       <c r="H531" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>1641</v>
+        <v>10</v>
       </c>
       <c r="D532" t="s">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="E532" t="s">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="F532" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="H532" t="s">
-        <v>1986</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D533" t="s">
         <v>1987</v>
       </c>
-      <c r="B533" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E533" t="s">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="F533" t="s">
-        <v>1783</v>
+        <v>1795</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="H533" t="s">
-        <v>1989</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>1645</v>
+        <v>17</v>
       </c>
       <c r="D534" t="s">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="E534" t="s">
-        <v>1976</v>
-[...2 lines deleted...]
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="H534" t="s">
-        <v>1993</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>21</v>
+        <v>1653</v>
       </c>
       <c r="D535" t="s">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="E535" t="s">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="F535" t="s">
-        <v>1783</v>
+        <v>1642</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="H535" t="s">
-        <v>1996</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>1519</v>
+        <v>1699</v>
       </c>
       <c r="D536" t="s">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="E536" t="s">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="F536" t="s">
-        <v>1783</v>
+        <v>1795</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="H536" t="s">
-        <v>1999</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>26</v>
+        <v>1657</v>
       </c>
       <c r="D537" t="s">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="E537" t="s">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="F537" t="s">
-        <v>1630</v>
+        <v>2004</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="H537" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>1522</v>
+        <v>21</v>
       </c>
       <c r="D538" t="s">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="E538" t="s">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="F538" t="s">
-        <v>1783</v>
+        <v>1795</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="H538" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>1655</v>
+        <v>1531</v>
       </c>
       <c r="D539" t="s">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="E539" t="s">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="F539" t="s">
-        <v>1783</v>
+        <v>1795</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="H539" t="s">
-        <v>2008</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>1659</v>
+        <v>26</v>
       </c>
       <c r="D540" t="s">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="E540" t="s">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="F540" t="s">
-        <v>1783</v>
+        <v>1642</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="H540" t="s">
-        <v>2011</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>10</v>
+        <v>1534</v>
       </c>
       <c r="D541" t="s">
-        <v>2013</v>
+        <v>1987</v>
       </c>
       <c r="E541" t="s">
-        <v>2014</v>
+        <v>1988</v>
       </c>
       <c r="F541" t="s">
-        <v>1630</v>
+        <v>1795</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="H541" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>1634</v>
+        <v>1667</v>
       </c>
       <c r="D542" t="s">
-        <v>2013</v>
+        <v>1987</v>
       </c>
       <c r="E542" t="s">
-        <v>2014</v>
+        <v>1988</v>
       </c>
       <c r="F542" t="s">
-        <v>1630</v>
+        <v>1795</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H542" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>17</v>
+        <v>1671</v>
       </c>
       <c r="D543" t="s">
-        <v>2013</v>
+        <v>1987</v>
       </c>
       <c r="E543" t="s">
-        <v>2014</v>
+        <v>1988</v>
       </c>
       <c r="F543" t="s">
-        <v>1630</v>
+        <v>1795</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H543" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>1641</v>
+        <v>10</v>
       </c>
       <c r="D544" t="s">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="E544" t="s">
-        <v>2014</v>
+        <v>2027</v>
       </c>
       <c r="F544" t="s">
-        <v>1783</v>
+        <v>1642</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="H544" t="s">
-        <v>2025</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D545" t="s">
         <v>2026</v>
       </c>
-      <c r="B545" t="s">
-[...2 lines deleted...]
-      <c r="C545" t="s">
+      <c r="E545" t="s">
+        <v>2027</v>
+      </c>
+      <c r="F545" t="s">
+        <v>1642</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>17</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E546" t="s">
+        <v>2027</v>
+      </c>
+      <c r="F546" t="s">
+        <v>1642</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E547" t="s">
+        <v>2027</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
         <v>10</v>
       </c>
-      <c r="D545" t="s">
-[...12 lines deleted...]
-        <v>2030</v>
+      <c r="D548" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E548" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F548" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2043</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -21167,50 +21284,53 @@
     <hyperlink ref="G521" r:id="rId520"/>
     <hyperlink ref="G522" r:id="rId521"/>
     <hyperlink ref="G523" r:id="rId522"/>
     <hyperlink ref="G524" r:id="rId523"/>
     <hyperlink ref="G525" r:id="rId524"/>
     <hyperlink ref="G526" r:id="rId525"/>
     <hyperlink ref="G527" r:id="rId526"/>
     <hyperlink ref="G528" r:id="rId527"/>
     <hyperlink ref="G529" r:id="rId528"/>
     <hyperlink ref="G530" r:id="rId529"/>
     <hyperlink ref="G531" r:id="rId530"/>
     <hyperlink ref="G532" r:id="rId531"/>
     <hyperlink ref="G533" r:id="rId532"/>
     <hyperlink ref="G534" r:id="rId533"/>
     <hyperlink ref="G535" r:id="rId534"/>
     <hyperlink ref="G536" r:id="rId535"/>
     <hyperlink ref="G537" r:id="rId536"/>
     <hyperlink ref="G538" r:id="rId537"/>
     <hyperlink ref="G539" r:id="rId538"/>
     <hyperlink ref="G540" r:id="rId539"/>
     <hyperlink ref="G541" r:id="rId540"/>
     <hyperlink ref="G542" r:id="rId541"/>
     <hyperlink ref="G543" r:id="rId542"/>
     <hyperlink ref="G544" r:id="rId543"/>
     <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>